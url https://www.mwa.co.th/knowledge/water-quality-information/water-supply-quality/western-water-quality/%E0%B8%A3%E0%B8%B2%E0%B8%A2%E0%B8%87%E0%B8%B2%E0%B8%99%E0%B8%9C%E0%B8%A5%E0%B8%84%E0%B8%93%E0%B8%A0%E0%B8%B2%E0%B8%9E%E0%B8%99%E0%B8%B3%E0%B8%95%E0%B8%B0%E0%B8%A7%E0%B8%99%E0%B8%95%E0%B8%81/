--- v0 (2026-08-25)
+++ v1 (2026-10-15)
@@ -7,76 +7,76 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="20417"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\172.16.196.228\สนอ กฝน\0-RW-Quality\up internet  link คลองประปาฝั่งตะวันออก2566\up internet edit 01.09.68\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{96299848-B901-4F62-B818-9FA37868EC42}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C3E7385C-0677-4285-966A-63D79C5546A7}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12225" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12225" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="ท่าม่วง" sheetId="62" r:id="rId1"/>
     <sheet name="มหาสวัสดิ์" sheetId="66" r:id="rId2"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId3"/>
   </externalReferences>
   <definedNames>
     <definedName name="_xlnm.Criteria">[1]data_collect!$C$4:$AU$5</definedName>
     <definedName name="_xlnm.Extract">[1]data_collect!$C$11:$BH$11</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3364" uniqueCount="206">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3439" uniqueCount="209">
   <si>
     <t>พารามิเตอร์</t>
   </si>
   <si>
     <t>หน่วย</t>
   </si>
   <si>
     <t xml:space="preserve"> -</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>องศาเซลเซียส</t>
   </si>
   <si>
     <t>แพลตินัม-โคบอลต์</t>
   </si>
   <si>
     <t>กลิ่น</t>
   </si>
   <si>
     <t>มก./ล.</t>
   </si>
   <si>
@@ -799,50 +799,59 @@
     <t xml:space="preserve">วิเคราะห์โดย :  บริษัท ห้องปฏิบัติการกลาง (ประเทศไทย) จำกัด </t>
   </si>
   <si>
     <t>วิเคราะห์โดย : สวพ.กวภ.ฝคภ.</t>
   </si>
   <si>
     <t xml:space="preserve">ผลวิเคราะห์สารพิษ </t>
   </si>
   <si>
     <t>วิเคราะห์โดย : บริษัท ยูไนเต็ด เอ็นจิเนียริ่ง คอนซัลแตนท์ จำกัด, บริษัท ห้องปฏิบัติการกลาง (ประเทศไทย) จำกัด (ตั้งแต่ ธ.ค. 68 เป็นต้นไป ใช้หน่วย มคก./ล.)</t>
   </si>
   <si>
     <t>วิเคราะห์โดย : บริษัท ยูไนเต็ด เอ็นจิเนียริ่ง คอนซัลแตนท์ จำกัด, บริษัท ห้องปฏิบัติการกลาง (ประเทศไทย) จำกัด (ตั้งแต่ ธ.ค. 68 เป็นต้นไป)</t>
   </si>
   <si>
     <t>&lt;0.5</t>
   </si>
   <si>
     <t>ตามธรรมชาติ</t>
   </si>
   <si>
     <t>&lt; 0.5</t>
   </si>
   <si>
     <t>&lt; 0.05</t>
+  </si>
+  <si>
+    <t>&lt; 0.0100</t>
+  </si>
+  <si>
+    <t>&lt; 0.0005</t>
+  </si>
+  <si>
+    <t>&lt; 10</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="7">
     <numFmt numFmtId="44" formatCode="_-&quot;฿&quot;* #,##0.00_-;\-&quot;฿&quot;* #,##0.00_-;_-&quot;฿&quot;* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="187" formatCode="0.0"/>
     <numFmt numFmtId="188" formatCode="0.000"/>
     <numFmt numFmtId="189" formatCode="0.0000"/>
     <numFmt numFmtId="190" formatCode="[$-107041E]\ mmm\ yy;@"/>
     <numFmt numFmtId="191" formatCode="0.000000"/>
   </numFmts>
   <fonts count="18">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="222"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Tahoma"/>
@@ -2033,53 +2042,53 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6468340D-C7CD-4A3E-BCD5-B9588B04C918}">
   <dimension ref="A1:BK166"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <pane xSplit="1" topLeftCell="AM1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="BF36" sqref="BF36:BF55"/>
+      <selection pane="topRight" activeCell="P78" sqref="P78"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="24"/>
   <cols>
     <col min="1" max="1" width="33.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="20.140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="19.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="6" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="9.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="18" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="9.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="20" max="30" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="31" max="31" width="9.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="32" max="34" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="35" max="35" width="9.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="36" max="42" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="43" max="43" width="9.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="44" max="54" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="55" max="55" width="9.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="56" max="59" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="60" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:63" s="2" customFormat="1" ht="27">
       <c r="A1" s="21" t="s">
@@ -2435,51 +2444,53 @@
       </c>
       <c r="AY3" s="27">
         <v>23.9</v>
       </c>
       <c r="AZ3" s="98">
         <v>26.8</v>
       </c>
       <c r="BA3" s="98">
         <v>26.1</v>
       </c>
       <c r="BB3" s="98">
         <v>20</v>
       </c>
       <c r="BC3" s="98">
         <v>28.6</v>
       </c>
       <c r="BD3" s="98">
         <v>26.1</v>
       </c>
       <c r="BE3" s="98">
         <v>23.9</v>
       </c>
       <c r="BF3" s="98">
         <v>22.2</v>
       </c>
-      <c r="BG3" s="98"/>
+      <c r="BG3" s="98">
+        <v>24.1</v>
+      </c>
       <c r="BH3" s="98"/>
       <c r="BI3" s="98"/>
       <c r="BJ3" s="98"/>
       <c r="BK3" s="98"/>
     </row>
     <row r="4" spans="1:63" s="41" customFormat="1">
       <c r="A4" s="7" t="s">
         <v>108</v>
       </c>
       <c r="B4" s="8" t="s">
         <v>5</v>
       </c>
       <c r="C4" s="8" t="s">
         <v>3</v>
       </c>
       <c r="D4" s="24">
         <v>4</v>
       </c>
       <c r="E4" s="24">
         <v>4</v>
       </c>
       <c r="F4" s="24">
         <v>3</v>
       </c>
       <c r="G4" s="24">
@@ -2616,51 +2627,53 @@
       </c>
       <c r="AY4" s="24">
         <v>3</v>
       </c>
       <c r="AZ4" s="99">
         <v>3</v>
       </c>
       <c r="BA4" s="99">
         <v>3</v>
       </c>
       <c r="BB4" s="99">
         <v>4</v>
       </c>
       <c r="BC4" s="99">
         <v>3</v>
       </c>
       <c r="BD4" s="99">
         <v>3</v>
       </c>
       <c r="BE4" s="99">
         <v>1</v>
       </c>
       <c r="BF4" s="99">
         <v>2</v>
       </c>
-      <c r="BG4" s="99"/>
+      <c r="BG4" s="99">
+        <v>3</v>
+      </c>
       <c r="BH4" s="99"/>
       <c r="BI4" s="99"/>
       <c r="BJ4" s="99"/>
       <c r="BK4" s="99"/>
     </row>
     <row r="5" spans="1:63">
       <c r="A5" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B5" s="10" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="10" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="25" t="s">
         <v>26</v>
       </c>
       <c r="E5" s="25" t="s">
         <v>26</v>
       </c>
       <c r="F5" s="25" t="s">
         <v>26</v>
       </c>
       <c r="G5" s="25" t="s">
@@ -2797,51 +2810,53 @@
       </c>
       <c r="AY5" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AZ5" s="3" t="s">
         <v>26</v>
       </c>
       <c r="BA5" s="3" t="s">
         <v>26</v>
       </c>
       <c r="BB5" s="3" t="s">
         <v>26</v>
       </c>
       <c r="BC5" s="3" t="s">
         <v>26</v>
       </c>
       <c r="BD5" s="3" t="s">
         <v>26</v>
       </c>
       <c r="BE5" s="3" t="s">
         <v>26</v>
       </c>
       <c r="BF5" s="3" t="s">
         <v>203</v>
       </c>
-      <c r="BG5" s="3"/>
+      <c r="BG5" s="3" t="s">
+        <v>203</v>
+      </c>
       <c r="BH5" s="3"/>
       <c r="BI5" s="3"/>
       <c r="BJ5" s="3"/>
       <c r="BK5" s="3"/>
     </row>
     <row r="6" spans="1:63" s="41" customFormat="1">
       <c r="A6" s="7" t="s">
         <v>153</v>
       </c>
       <c r="B6" s="8" t="s">
         <v>67</v>
       </c>
       <c r="C6" s="8" t="s">
         <v>3</v>
       </c>
       <c r="D6" s="56">
         <v>10.7</v>
       </c>
       <c r="E6" s="56">
         <v>5.96</v>
       </c>
       <c r="F6" s="56">
         <v>4.2300000000000004</v>
       </c>
       <c r="G6" s="56">
@@ -2978,51 +2993,53 @@
       </c>
       <c r="AY6" s="24">
         <v>9.35</v>
       </c>
       <c r="AZ6" s="99">
         <v>4.0599999999999996</v>
       </c>
       <c r="BA6" s="99">
         <v>7.32</v>
       </c>
       <c r="BB6" s="99">
         <v>5.96</v>
       </c>
       <c r="BC6" s="99">
         <v>3.49</v>
       </c>
       <c r="BD6" s="99">
         <v>4.13</v>
       </c>
       <c r="BE6" s="99">
         <v>2.8</v>
       </c>
       <c r="BF6" s="99">
         <v>3.6</v>
       </c>
-      <c r="BG6" s="99"/>
+      <c r="BG6" s="99">
+        <v>3.6</v>
+      </c>
       <c r="BH6" s="99"/>
       <c r="BI6" s="99"/>
       <c r="BJ6" s="99"/>
       <c r="BK6" s="99"/>
     </row>
     <row r="7" spans="1:63" s="37" customFormat="1">
       <c r="A7" s="11" t="s">
         <v>154</v>
       </c>
       <c r="B7" s="12" t="s">
         <v>2</v>
       </c>
       <c r="C7" s="12" t="s">
         <v>93</v>
       </c>
       <c r="D7" s="39">
         <v>7.79</v>
       </c>
       <c r="E7" s="39">
         <v>7.94</v>
       </c>
       <c r="F7" s="39">
         <v>8.11</v>
       </c>
       <c r="G7" s="39">
@@ -3159,51 +3176,53 @@
       </c>
       <c r="AY7" s="29">
         <v>7.27</v>
       </c>
       <c r="AZ7" s="100">
         <v>7.99</v>
       </c>
       <c r="BA7" s="100">
         <v>7.81</v>
       </c>
       <c r="BB7" s="100">
         <v>7.83</v>
       </c>
       <c r="BC7" s="100">
         <v>7.82</v>
       </c>
       <c r="BD7" s="100">
         <v>7.82</v>
       </c>
       <c r="BE7" s="100">
         <v>8.09</v>
       </c>
       <c r="BF7" s="100">
         <v>7.96</v>
       </c>
-      <c r="BG7" s="100"/>
+      <c r="BG7" s="100">
+        <v>7.89</v>
+      </c>
       <c r="BH7" s="100"/>
       <c r="BI7" s="100"/>
       <c r="BJ7" s="100"/>
       <c r="BK7" s="100"/>
     </row>
     <row r="8" spans="1:63" s="42" customFormat="1">
       <c r="A8" s="13" t="s">
         <v>157</v>
       </c>
       <c r="B8" s="14" t="s">
         <v>92</v>
       </c>
       <c r="C8" s="14" t="s">
         <v>3</v>
       </c>
       <c r="D8" s="57">
         <v>247</v>
       </c>
       <c r="E8" s="57">
         <v>223</v>
       </c>
       <c r="F8" s="57">
         <v>199</v>
       </c>
       <c r="G8" s="57">
@@ -3340,51 +3359,53 @@
       </c>
       <c r="AY8" s="26">
         <v>163</v>
       </c>
       <c r="AZ8" s="101">
         <v>198</v>
       </c>
       <c r="BA8" s="101">
         <v>147</v>
       </c>
       <c r="BB8" s="101">
         <v>179</v>
       </c>
       <c r="BC8" s="101">
         <v>206</v>
       </c>
       <c r="BD8" s="101">
         <v>208</v>
       </c>
       <c r="BE8" s="101">
         <v>216</v>
       </c>
       <c r="BF8" s="101">
         <v>213</v>
       </c>
-      <c r="BG8" s="101"/>
+      <c r="BG8" s="101">
+        <v>220</v>
+      </c>
       <c r="BH8" s="101"/>
       <c r="BI8" s="101"/>
       <c r="BJ8" s="101"/>
       <c r="BK8" s="101"/>
     </row>
     <row r="9" spans="1:63" s="37" customFormat="1">
       <c r="A9" s="11" t="s">
         <v>117</v>
       </c>
       <c r="B9" s="12" t="s">
         <v>118</v>
       </c>
       <c r="C9" s="12"/>
       <c r="D9" s="39">
         <v>0.11948930005339764</v>
       </c>
       <c r="E9" s="39">
         <v>0.10818796856921931</v>
       </c>
       <c r="F9" s="39">
         <v>9.695762576026247E-2</v>
       </c>
       <c r="G9" s="39">
         <v>9.4162195728661122E-2</v>
       </c>
@@ -3519,51 +3540,53 @@
       </c>
       <c r="AY9" s="29">
         <v>0.08</v>
       </c>
       <c r="AZ9" s="100">
         <v>9.6491367524330143E-2</v>
       </c>
       <c r="BA9" s="100">
         <v>7.2918799572736462E-2</v>
       </c>
       <c r="BB9" s="100">
         <v>0.08</v>
       </c>
       <c r="BC9" s="100">
         <v>0.10022529456019096</v>
       </c>
       <c r="BD9" s="100">
         <v>0.10116013279553916</v>
       </c>
       <c r="BE9" s="100">
         <v>0.11</v>
       </c>
       <c r="BF9" s="100">
         <v>0.1</v>
       </c>
-      <c r="BG9" s="100"/>
+      <c r="BG9" s="100">
+        <v>0.1</v>
+      </c>
       <c r="BH9" s="100"/>
       <c r="BI9" s="100"/>
       <c r="BJ9" s="100"/>
       <c r="BK9" s="100"/>
     </row>
     <row r="10" spans="1:63" s="42" customFormat="1" ht="25.5">
       <c r="A10" s="13" t="s">
         <v>128</v>
       </c>
       <c r="B10" s="14" t="s">
         <v>7</v>
       </c>
       <c r="C10" s="14" t="s">
         <v>3</v>
       </c>
       <c r="D10" s="26">
         <v>105</v>
       </c>
       <c r="E10" s="26">
         <v>98</v>
       </c>
       <c r="F10" s="26">
         <v>90</v>
       </c>
       <c r="G10" s="26">
@@ -3700,51 +3723,53 @@
       </c>
       <c r="AY10" s="26">
         <v>78</v>
       </c>
       <c r="AZ10" s="101">
         <v>79</v>
       </c>
       <c r="BA10" s="101">
         <v>75</v>
       </c>
       <c r="BB10" s="101">
         <v>87</v>
       </c>
       <c r="BC10" s="101">
         <v>100</v>
       </c>
       <c r="BD10" s="101">
         <v>102</v>
       </c>
       <c r="BE10" s="101">
         <v>107</v>
       </c>
       <c r="BF10" s="101">
         <v>113</v>
       </c>
-      <c r="BG10" s="101"/>
+      <c r="BG10" s="101">
+        <v>109</v>
+      </c>
       <c r="BH10" s="101"/>
       <c r="BI10" s="101"/>
       <c r="BJ10" s="101"/>
       <c r="BK10" s="101"/>
     </row>
     <row r="11" spans="1:63" s="42" customFormat="1">
       <c r="A11" s="13" t="s">
         <v>91</v>
       </c>
       <c r="B11" s="14" t="s">
         <v>7</v>
       </c>
       <c r="C11" s="14" t="s">
         <v>3</v>
       </c>
       <c r="D11" s="26">
         <v>0</v>
       </c>
       <c r="E11" s="26">
         <v>0</v>
       </c>
       <c r="F11" s="26">
         <v>0</v>
       </c>
       <c r="G11" s="26">
@@ -3881,51 +3906,53 @@
       </c>
       <c r="AY11" s="26">
         <v>0</v>
       </c>
       <c r="AZ11" s="101">
         <v>0</v>
       </c>
       <c r="BA11" s="101">
         <v>0</v>
       </c>
       <c r="BB11" s="101">
         <v>0</v>
       </c>
       <c r="BC11" s="101">
         <v>0</v>
       </c>
       <c r="BD11" s="101">
         <v>0</v>
       </c>
       <c r="BE11" s="101">
         <v>0</v>
       </c>
       <c r="BF11" s="101">
         <v>0</v>
       </c>
-      <c r="BG11" s="101"/>
+      <c r="BG11" s="101">
+        <v>0</v>
+      </c>
       <c r="BH11" s="101"/>
       <c r="BI11" s="101"/>
       <c r="BJ11" s="101"/>
       <c r="BK11" s="101"/>
     </row>
     <row r="12" spans="1:63" s="42" customFormat="1">
       <c r="A12" s="13" t="s">
         <v>106</v>
       </c>
       <c r="B12" s="14" t="s">
         <v>7</v>
       </c>
       <c r="C12" s="14" t="s">
         <v>3</v>
       </c>
       <c r="D12" s="26">
         <v>156</v>
       </c>
       <c r="E12" s="26">
         <v>142</v>
       </c>
       <c r="F12" s="26">
         <v>123</v>
       </c>
       <c r="G12" s="26">
@@ -4062,51 +4089,53 @@
       </c>
       <c r="AY12" s="26">
         <v>104</v>
       </c>
       <c r="AZ12" s="101">
         <v>122</v>
       </c>
       <c r="BA12" s="101">
         <v>94</v>
       </c>
       <c r="BB12" s="101">
         <v>110</v>
       </c>
       <c r="BC12" s="101">
         <v>126</v>
       </c>
       <c r="BD12" s="101">
         <v>127</v>
       </c>
       <c r="BE12" s="101">
         <v>132</v>
       </c>
       <c r="BF12" s="101">
         <v>131</v>
       </c>
-      <c r="BG12" s="101"/>
+      <c r="BG12" s="101">
+        <v>135</v>
+      </c>
       <c r="BH12" s="101"/>
       <c r="BI12" s="101"/>
       <c r="BJ12" s="101"/>
       <c r="BK12" s="101"/>
     </row>
     <row r="13" spans="1:63" s="42" customFormat="1">
       <c r="A13" s="13" t="s">
         <v>107</v>
       </c>
       <c r="B13" s="14" t="s">
         <v>7</v>
       </c>
       <c r="C13" s="14" t="s">
         <v>3</v>
       </c>
       <c r="D13" s="26">
         <v>148</v>
       </c>
       <c r="E13" s="26">
         <v>134</v>
       </c>
       <c r="F13" s="26">
         <v>119</v>
       </c>
       <c r="G13" s="26">
@@ -4243,51 +4272,53 @@
       </c>
       <c r="AY13" s="26">
         <v>98</v>
       </c>
       <c r="AZ13" s="101">
         <v>119</v>
       </c>
       <c r="BA13" s="101">
         <v>88</v>
       </c>
       <c r="BB13" s="101">
         <v>107</v>
       </c>
       <c r="BC13" s="101">
         <v>124</v>
       </c>
       <c r="BD13" s="101">
         <v>125</v>
       </c>
       <c r="BE13" s="101">
         <v>130</v>
       </c>
       <c r="BF13" s="101">
         <v>128</v>
       </c>
-      <c r="BG13" s="101"/>
+      <c r="BG13" s="101">
+        <v>132</v>
+      </c>
       <c r="BH13" s="101"/>
       <c r="BI13" s="101"/>
       <c r="BJ13" s="101"/>
       <c r="BK13" s="101"/>
     </row>
     <row r="14" spans="1:63" s="42" customFormat="1">
       <c r="A14" s="13" t="s">
         <v>8</v>
       </c>
       <c r="B14" s="14" t="s">
         <v>7</v>
       </c>
       <c r="C14" s="14" t="s">
         <v>3</v>
       </c>
       <c r="D14" s="26">
         <v>8</v>
       </c>
       <c r="E14" s="26">
         <v>8</v>
       </c>
       <c r="F14" s="26">
         <v>4</v>
       </c>
       <c r="G14" s="26">
@@ -4424,51 +4455,53 @@
       </c>
       <c r="AY14" s="26">
         <v>6</v>
       </c>
       <c r="AZ14" s="101">
         <v>3</v>
       </c>
       <c r="BA14" s="101">
         <v>6</v>
       </c>
       <c r="BB14" s="101">
         <v>3</v>
       </c>
       <c r="BC14" s="101">
         <v>2</v>
       </c>
       <c r="BD14" s="101">
         <v>2</v>
       </c>
       <c r="BE14" s="101">
         <v>2</v>
       </c>
       <c r="BF14" s="101">
         <v>3</v>
       </c>
-      <c r="BG14" s="101"/>
+      <c r="BG14" s="101">
+        <v>3</v>
+      </c>
       <c r="BH14" s="101"/>
       <c r="BI14" s="101"/>
       <c r="BJ14" s="101"/>
       <c r="BK14" s="101"/>
     </row>
     <row r="15" spans="1:63" s="42" customFormat="1">
       <c r="A15" s="13" t="s">
         <v>9</v>
       </c>
       <c r="B15" s="14" t="s">
         <v>7</v>
       </c>
       <c r="C15" s="14" t="s">
         <v>3</v>
       </c>
       <c r="D15" s="26">
         <v>115</v>
       </c>
       <c r="E15" s="26">
         <v>108</v>
       </c>
       <c r="F15" s="26">
         <v>100</v>
       </c>
       <c r="G15" s="26">
@@ -4605,51 +4638,53 @@
       </c>
       <c r="AY15" s="26">
         <v>77</v>
       </c>
       <c r="AZ15" s="101">
         <v>79</v>
       </c>
       <c r="BA15" s="101">
         <v>71</v>
       </c>
       <c r="BB15" s="101">
         <v>91</v>
       </c>
       <c r="BC15" s="101">
         <v>103</v>
       </c>
       <c r="BD15" s="101">
         <v>100</v>
       </c>
       <c r="BE15" s="101">
         <v>107</v>
       </c>
       <c r="BF15" s="101">
         <v>106</v>
       </c>
-      <c r="BG15" s="101"/>
+      <c r="BG15" s="101">
+        <v>111</v>
+      </c>
       <c r="BH15" s="101"/>
       <c r="BI15" s="101"/>
       <c r="BJ15" s="101"/>
       <c r="BK15" s="101"/>
     </row>
     <row r="16" spans="1:63" s="42" customFormat="1">
       <c r="A16" s="13" t="s">
         <v>10</v>
       </c>
       <c r="B16" s="14" t="s">
         <v>7</v>
       </c>
       <c r="C16" s="14" t="s">
         <v>3</v>
       </c>
       <c r="D16" s="26">
         <v>105</v>
       </c>
       <c r="E16" s="26">
         <v>98</v>
       </c>
       <c r="F16" s="26">
         <v>90</v>
       </c>
       <c r="G16" s="26">
@@ -4786,51 +4821,53 @@
       </c>
       <c r="AY16" s="26">
         <v>77</v>
       </c>
       <c r="AZ16" s="101">
         <v>79</v>
       </c>
       <c r="BA16" s="101">
         <v>71</v>
       </c>
       <c r="BB16" s="101">
         <v>87</v>
       </c>
       <c r="BC16" s="101">
         <v>100</v>
       </c>
       <c r="BD16" s="101">
         <v>100</v>
       </c>
       <c r="BE16" s="101">
         <v>107</v>
       </c>
       <c r="BF16" s="101">
         <v>106</v>
       </c>
-      <c r="BG16" s="101"/>
+      <c r="BG16" s="101">
+        <v>109</v>
+      </c>
       <c r="BH16" s="101"/>
       <c r="BI16" s="101"/>
       <c r="BJ16" s="101"/>
       <c r="BK16" s="101"/>
     </row>
     <row r="17" spans="1:63" s="42" customFormat="1">
       <c r="A17" s="13" t="s">
         <v>11</v>
       </c>
       <c r="B17" s="14" t="s">
         <v>7</v>
       </c>
       <c r="C17" s="14" t="s">
         <v>3</v>
       </c>
       <c r="D17" s="26">
         <v>10</v>
       </c>
       <c r="E17" s="26">
         <v>10</v>
       </c>
       <c r="F17" s="26">
         <v>10</v>
       </c>
       <c r="G17" s="26">
@@ -4967,51 +5004,53 @@
       </c>
       <c r="AY17" s="26">
         <v>0</v>
       </c>
       <c r="AZ17" s="101">
         <v>0</v>
       </c>
       <c r="BA17" s="101">
         <v>0</v>
       </c>
       <c r="BB17" s="101">
         <v>4</v>
       </c>
       <c r="BC17" s="101">
         <v>3</v>
       </c>
       <c r="BD17" s="101">
         <v>0</v>
       </c>
       <c r="BE17" s="101">
         <v>0</v>
       </c>
       <c r="BF17" s="101">
         <v>0</v>
       </c>
-      <c r="BG17" s="101"/>
+      <c r="BG17" s="101">
+        <v>2</v>
+      </c>
       <c r="BH17" s="101"/>
       <c r="BI17" s="101"/>
       <c r="BJ17" s="101"/>
       <c r="BK17" s="101"/>
     </row>
     <row r="18" spans="1:63" s="42" customFormat="1">
       <c r="A18" s="13" t="s">
         <v>12</v>
       </c>
       <c r="B18" s="14" t="s">
         <v>7</v>
       </c>
       <c r="C18" s="14" t="s">
         <v>3</v>
       </c>
       <c r="D18" s="26">
         <v>2</v>
       </c>
       <c r="E18" s="26">
         <v>1</v>
       </c>
       <c r="F18" s="26">
         <v>0</v>
       </c>
       <c r="G18" s="26">
@@ -5148,51 +5187,53 @@
       </c>
       <c r="AY18" s="26">
         <v>2</v>
       </c>
       <c r="AZ18" s="101">
         <v>15</v>
       </c>
       <c r="BA18" s="101">
         <v>1</v>
       </c>
       <c r="BB18" s="101">
         <v>0</v>
       </c>
       <c r="BC18" s="101">
         <v>2</v>
       </c>
       <c r="BD18" s="101">
         <v>0</v>
       </c>
       <c r="BE18" s="101">
         <v>2</v>
       </c>
       <c r="BF18" s="101">
         <v>1</v>
       </c>
-      <c r="BG18" s="101"/>
+      <c r="BG18" s="101">
+        <v>0</v>
+      </c>
       <c r="BH18" s="101"/>
       <c r="BI18" s="101"/>
       <c r="BJ18" s="101"/>
       <c r="BK18" s="101"/>
     </row>
     <row r="19" spans="1:63" s="42" customFormat="1">
       <c r="A19" s="13" t="s">
         <v>13</v>
       </c>
       <c r="B19" s="14" t="s">
         <v>7</v>
       </c>
       <c r="C19" s="14" t="s">
         <v>3</v>
       </c>
       <c r="D19" s="26">
         <v>6</v>
       </c>
       <c r="E19" s="26">
         <v>3</v>
       </c>
       <c r="F19" s="26">
         <v>4</v>
       </c>
       <c r="G19" s="26">
@@ -5329,51 +5370,53 @@
       </c>
       <c r="AY19" s="26">
         <v>4</v>
       </c>
       <c r="AZ19" s="101">
         <v>4</v>
       </c>
       <c r="BA19" s="101">
         <v>2</v>
       </c>
       <c r="BB19" s="101">
         <v>5</v>
       </c>
       <c r="BC19" s="101">
         <v>2</v>
       </c>
       <c r="BD19" s="101">
         <v>3</v>
       </c>
       <c r="BE19" s="101">
         <v>4</v>
       </c>
       <c r="BF19" s="101">
         <v>4</v>
       </c>
-      <c r="BG19" s="101"/>
+      <c r="BG19" s="101">
+        <v>2</v>
+      </c>
       <c r="BH19" s="101"/>
       <c r="BI19" s="101"/>
       <c r="BJ19" s="101"/>
       <c r="BK19" s="101"/>
     </row>
     <row r="20" spans="1:63" s="38" customFormat="1">
       <c r="A20" s="5" t="s">
         <v>16</v>
       </c>
       <c r="B20" s="6" t="s">
         <v>7</v>
       </c>
       <c r="C20" s="6" t="s">
         <v>3</v>
       </c>
       <c r="D20" s="27">
         <v>32.9</v>
       </c>
       <c r="E20" s="27">
         <v>31.9</v>
       </c>
       <c r="F20" s="27">
         <v>29.8</v>
       </c>
       <c r="G20" s="27">
@@ -5510,51 +5553,53 @@
       </c>
       <c r="AY20" s="27">
         <v>22.8</v>
       </c>
       <c r="AZ20" s="98">
         <v>22.6</v>
       </c>
       <c r="BA20" s="98">
         <v>22.2</v>
       </c>
       <c r="BB20" s="98">
         <v>26.3</v>
       </c>
       <c r="BC20" s="98">
         <v>31</v>
       </c>
       <c r="BD20" s="98">
         <v>28</v>
       </c>
       <c r="BE20" s="98">
         <v>31.4</v>
       </c>
       <c r="BF20" s="98">
         <v>30.4</v>
       </c>
-      <c r="BG20" s="98"/>
+      <c r="BG20" s="98">
+        <v>32.799999999999997</v>
+      </c>
       <c r="BH20" s="98"/>
       <c r="BI20" s="98"/>
       <c r="BJ20" s="98"/>
       <c r="BK20" s="98"/>
     </row>
     <row r="21" spans="1:63" s="36" customFormat="1">
       <c r="A21" s="43" t="s">
         <v>17</v>
       </c>
       <c r="B21" s="44" t="s">
         <v>7</v>
       </c>
       <c r="C21" s="44" t="s">
         <v>3</v>
       </c>
       <c r="D21" s="28">
         <v>0.23039999999999999</v>
       </c>
       <c r="E21" s="28">
         <v>0.17630000000000001</v>
       </c>
       <c r="F21" s="28">
         <v>0.11600000000000001</v>
       </c>
       <c r="G21" s="28">
@@ -5691,51 +5736,53 @@
       </c>
       <c r="AY21" s="28">
         <v>0.14000000000000001</v>
       </c>
       <c r="AZ21" s="102">
         <v>0.08</v>
       </c>
       <c r="BA21" s="102">
         <v>0.16</v>
       </c>
       <c r="BB21" s="102">
         <v>0.16</v>
       </c>
       <c r="BC21" s="102">
         <v>0.09</v>
       </c>
       <c r="BD21" s="102">
         <v>0.09</v>
       </c>
       <c r="BE21" s="102">
         <v>0.06</v>
       </c>
       <c r="BF21" s="102">
         <v>7.0000000000000007E-2</v>
       </c>
-      <c r="BG21" s="102"/>
+      <c r="BG21" s="102">
+        <v>0.08</v>
+      </c>
       <c r="BH21" s="102"/>
       <c r="BI21" s="102"/>
       <c r="BJ21" s="102"/>
       <c r="BK21" s="102"/>
     </row>
     <row r="22" spans="1:63" s="37" customFormat="1">
       <c r="A22" s="45" t="s">
         <v>18</v>
       </c>
       <c r="B22" s="12" t="s">
         <v>7</v>
       </c>
       <c r="C22" s="12" t="s">
         <v>3</v>
       </c>
       <c r="D22" s="29">
         <v>0.14000000000000001</v>
       </c>
       <c r="E22" s="29">
         <v>0.15</v>
       </c>
       <c r="F22" s="29">
         <v>0.14000000000000001</v>
       </c>
       <c r="G22" s="29">
@@ -5872,51 +5919,53 @@
       </c>
       <c r="AY22" s="29">
         <v>0.06</v>
       </c>
       <c r="AZ22" s="100">
         <v>0.14000000000000001</v>
       </c>
       <c r="BA22" s="100">
         <v>7.0000000000000007E-2</v>
       </c>
       <c r="BB22" s="100">
         <v>0.09</v>
       </c>
       <c r="BC22" s="100">
         <v>0.1</v>
       </c>
       <c r="BD22" s="100">
         <v>0.08</v>
       </c>
       <c r="BE22" s="100">
         <v>0.13</v>
       </c>
       <c r="BF22" s="100">
         <v>0.12</v>
       </c>
-      <c r="BG22" s="100"/>
+      <c r="BG22" s="100">
+        <v>0.11</v>
+      </c>
       <c r="BH22" s="100"/>
       <c r="BI22" s="100"/>
       <c r="BJ22" s="100"/>
       <c r="BK22" s="100"/>
     </row>
     <row r="23" spans="1:63" s="37" customFormat="1">
       <c r="A23" s="46" t="s">
         <v>20</v>
       </c>
       <c r="B23" s="47" t="s">
         <v>7</v>
       </c>
       <c r="C23" s="47" t="s">
         <v>3</v>
       </c>
       <c r="D23" s="29">
         <v>7.86</v>
       </c>
       <c r="E23" s="29">
         <v>6.78</v>
       </c>
       <c r="F23" s="29">
         <v>6.12</v>
       </c>
       <c r="G23" s="29">
@@ -6053,51 +6102,53 @@
       </c>
       <c r="AY23" s="29">
         <v>4.8</v>
       </c>
       <c r="AZ23" s="100">
         <v>5.4</v>
       </c>
       <c r="BA23" s="100">
         <v>3.72</v>
       </c>
       <c r="BB23" s="100">
         <v>6.06</v>
       </c>
       <c r="BC23" s="100">
         <v>6.12</v>
       </c>
       <c r="BD23" s="100">
         <v>7.2</v>
       </c>
       <c r="BE23" s="100">
         <v>6.84</v>
       </c>
       <c r="BF23" s="100">
         <v>7.2</v>
       </c>
-      <c r="BG23" s="100"/>
+      <c r="BG23" s="100">
+        <v>6.96</v>
+      </c>
       <c r="BH23" s="100"/>
       <c r="BI23" s="100"/>
       <c r="BJ23" s="100"/>
       <c r="BK23" s="100"/>
     </row>
     <row r="24" spans="1:63" s="36" customFormat="1">
       <c r="A24" s="48" t="s">
         <v>19</v>
       </c>
       <c r="B24" s="44" t="s">
         <v>7</v>
       </c>
       <c r="C24" s="44">
         <v>1</v>
       </c>
       <c r="D24" s="28">
         <v>5.28E-2</v>
       </c>
       <c r="E24" s="28">
         <v>5.67E-2</v>
       </c>
       <c r="F24" s="28">
         <v>2.3199999999999998E-2</v>
       </c>
       <c r="G24" s="28">
@@ -6234,51 +6285,53 @@
       </c>
       <c r="AY24" s="28">
         <v>0.05</v>
       </c>
       <c r="AZ24" s="102">
         <v>0.04</v>
       </c>
       <c r="BA24" s="102">
         <v>0.05</v>
       </c>
       <c r="BB24" s="102">
         <v>0.05</v>
       </c>
       <c r="BC24" s="102">
         <v>0.06</v>
       </c>
       <c r="BD24" s="102">
         <v>0.05</v>
       </c>
       <c r="BE24" s="102">
         <v>0.05</v>
       </c>
       <c r="BF24" s="102">
         <v>0.06</v>
       </c>
-      <c r="BG24" s="102"/>
+      <c r="BG24" s="102">
+        <v>7.0000000000000007E-2</v>
+      </c>
       <c r="BH24" s="102"/>
       <c r="BI24" s="102"/>
       <c r="BJ24" s="102"/>
       <c r="BK24" s="102"/>
     </row>
     <row r="25" spans="1:63" s="36" customFormat="1">
       <c r="A25" s="49" t="s">
         <v>79</v>
       </c>
       <c r="B25" s="50" t="s">
         <v>7</v>
       </c>
       <c r="C25" s="50" t="s">
         <v>3</v>
       </c>
       <c r="D25" s="28" t="s">
         <v>2</v>
       </c>
       <c r="E25" s="28" t="s">
         <v>2</v>
       </c>
       <c r="F25" s="28" t="s">
         <v>2</v>
       </c>
       <c r="G25" s="28" t="s">
@@ -6415,51 +6468,53 @@
       </c>
       <c r="AY25" s="28" t="s">
         <v>2</v>
       </c>
       <c r="AZ25" s="102" t="s">
         <v>2</v>
       </c>
       <c r="BA25" s="102" t="s">
         <v>2</v>
       </c>
       <c r="BB25" s="102" t="s">
         <v>2</v>
       </c>
       <c r="BC25" s="102" t="s">
         <v>2</v>
       </c>
       <c r="BD25" s="102" t="s">
         <v>2</v>
       </c>
       <c r="BE25" s="102" t="s">
         <v>2</v>
       </c>
       <c r="BF25" s="102" t="s">
         <v>2</v>
       </c>
-      <c r="BG25" s="102"/>
+      <c r="BG25" s="102" t="s">
+        <v>2</v>
+      </c>
       <c r="BH25" s="102"/>
       <c r="BI25" s="102"/>
       <c r="BJ25" s="102"/>
       <c r="BK25" s="102"/>
     </row>
     <row r="26" spans="1:63" s="36" customFormat="1">
       <c r="A26" s="49" t="s">
         <v>74</v>
       </c>
       <c r="B26" s="50" t="s">
         <v>7</v>
       </c>
       <c r="C26" s="50">
         <v>0.05</v>
       </c>
       <c r="D26" s="28" t="s">
         <v>27</v>
       </c>
       <c r="E26" s="28">
         <v>2.5000000000000001E-3</v>
       </c>
       <c r="F26" s="28" t="s">
         <v>27</v>
       </c>
       <c r="G26" s="28" t="s">
@@ -6596,51 +6651,53 @@
       </c>
       <c r="AY26" s="28" t="s">
         <v>103</v>
       </c>
       <c r="AZ26" s="28" t="s">
         <v>3</v>
       </c>
       <c r="BA26" s="102" t="s">
         <v>3</v>
       </c>
       <c r="BB26" s="102" t="s">
         <v>27</v>
       </c>
       <c r="BC26" s="102" t="s">
         <v>3</v>
       </c>
       <c r="BD26" s="102" t="s">
         <v>27</v>
       </c>
       <c r="BE26" s="102" t="s">
         <v>3</v>
       </c>
       <c r="BF26" s="102" t="s">
         <v>3</v>
       </c>
-      <c r="BG26" s="102"/>
+      <c r="BG26" s="102" t="s">
+        <v>27</v>
+      </c>
       <c r="BH26" s="102"/>
       <c r="BI26" s="102"/>
       <c r="BJ26" s="102"/>
       <c r="BK26" s="102"/>
     </row>
     <row r="27" spans="1:63" s="36" customFormat="1">
       <c r="A27" s="49" t="s">
         <v>155</v>
       </c>
       <c r="B27" s="50" t="s">
         <v>7</v>
       </c>
       <c r="C27" s="50">
         <v>0.05</v>
       </c>
       <c r="D27" s="28" t="s">
         <v>3</v>
       </c>
       <c r="E27" s="28" t="s">
         <v>27</v>
       </c>
       <c r="F27" s="28" t="s">
         <v>3</v>
       </c>
       <c r="G27" s="28" t="s">
@@ -6777,51 +6834,53 @@
       </c>
       <c r="AY27" s="28" t="s">
         <v>103</v>
       </c>
       <c r="AZ27" s="28" t="s">
         <v>3</v>
       </c>
       <c r="BA27" s="102" t="s">
         <v>3</v>
       </c>
       <c r="BB27" s="102" t="s">
         <v>103</v>
       </c>
       <c r="BC27" s="102" t="s">
         <v>3</v>
       </c>
       <c r="BD27" s="102" t="s">
         <v>103</v>
       </c>
       <c r="BE27" s="102" t="s">
         <v>3</v>
       </c>
       <c r="BF27" s="102" t="s">
         <v>3</v>
       </c>
-      <c r="BG27" s="102"/>
+      <c r="BG27" s="102" t="s">
+        <v>207</v>
+      </c>
       <c r="BH27" s="102"/>
       <c r="BI27" s="102"/>
       <c r="BJ27" s="102"/>
       <c r="BK27" s="102"/>
     </row>
     <row r="28" spans="1:63" s="36" customFormat="1">
       <c r="A28" s="49" t="s">
         <v>156</v>
       </c>
       <c r="B28" s="50" t="s">
         <v>7</v>
       </c>
       <c r="C28" s="50">
         <v>5.0000000000000001E-3</v>
       </c>
       <c r="D28" s="28" t="s">
         <v>3</v>
       </c>
       <c r="E28" s="28">
         <v>8.0000000000000004E-4</v>
       </c>
       <c r="F28" s="28" t="s">
         <v>3</v>
       </c>
       <c r="G28" s="28" t="s">
@@ -6958,51 +7017,53 @@
       </c>
       <c r="AY28" s="28" t="s">
         <v>27</v>
       </c>
       <c r="AZ28" s="28" t="s">
         <v>3</v>
       </c>
       <c r="BA28" s="102" t="s">
         <v>3</v>
       </c>
       <c r="BB28" s="102" t="s">
         <v>103</v>
       </c>
       <c r="BC28" s="102" t="s">
         <v>3</v>
       </c>
       <c r="BD28" s="102" t="s">
         <v>27</v>
       </c>
       <c r="BE28" s="102" t="s">
         <v>3</v>
       </c>
       <c r="BF28" s="102" t="s">
         <v>3</v>
       </c>
-      <c r="BG28" s="102"/>
+      <c r="BG28" s="102" t="s">
+        <v>27</v>
+      </c>
       <c r="BH28" s="102"/>
       <c r="BI28" s="102"/>
       <c r="BJ28" s="102"/>
       <c r="BK28" s="102"/>
     </row>
     <row r="29" spans="1:63" s="54" customFormat="1">
       <c r="A29" s="51" t="s">
         <v>38</v>
       </c>
       <c r="B29" s="52" t="s">
         <v>7</v>
       </c>
       <c r="C29" s="52">
         <v>2E-3</v>
       </c>
       <c r="D29" s="53" t="s">
         <v>3</v>
       </c>
       <c r="E29" s="53" t="s">
         <v>27</v>
       </c>
       <c r="F29" s="53" t="s">
         <v>3</v>
       </c>
       <c r="G29" s="53" t="s">
@@ -7139,51 +7200,53 @@
       </c>
       <c r="AY29" s="53" t="s">
         <v>103</v>
       </c>
       <c r="AZ29" s="53" t="s">
         <v>3</v>
       </c>
       <c r="BA29" s="103" t="s">
         <v>3</v>
       </c>
       <c r="BB29" s="103" t="s">
         <v>103</v>
       </c>
       <c r="BC29" s="103" t="s">
         <v>3</v>
       </c>
       <c r="BD29" s="103" t="s">
         <v>103</v>
       </c>
       <c r="BE29" s="103" t="s">
         <v>3</v>
       </c>
       <c r="BF29" s="103" t="s">
         <v>3</v>
       </c>
-      <c r="BG29" s="103"/>
+      <c r="BG29" s="103" t="s">
+        <v>207</v>
+      </c>
       <c r="BH29" s="103"/>
       <c r="BI29" s="103"/>
       <c r="BJ29" s="103"/>
       <c r="BK29" s="103"/>
     </row>
     <row r="30" spans="1:63" s="36" customFormat="1">
       <c r="A30" s="49" t="s">
         <v>116</v>
       </c>
       <c r="B30" s="50" t="s">
         <v>7</v>
       </c>
       <c r="C30" s="50">
         <v>0.01</v>
       </c>
       <c r="D30" s="28"/>
       <c r="E30" s="28"/>
       <c r="F30" s="28"/>
       <c r="G30" s="28"/>
       <c r="H30" s="28"/>
       <c r="I30" s="28"/>
       <c r="J30" s="28"/>
       <c r="K30" s="28"/>
       <c r="L30" s="28"/>
       <c r="M30" s="28" t="s">
@@ -7302,51 +7365,53 @@
       </c>
       <c r="AY30" s="28">
         <v>2.5000000000000001E-3</v>
       </c>
       <c r="AZ30" s="28" t="s">
         <v>3</v>
       </c>
       <c r="BA30" s="102" t="s">
         <v>3</v>
       </c>
       <c r="BB30" s="102">
         <v>3.8999999999999998E-3</v>
       </c>
       <c r="BC30" s="102" t="s">
         <v>3</v>
       </c>
       <c r="BD30" s="102">
         <v>4.7999999999999996E-3</v>
       </c>
       <c r="BE30" s="102" t="s">
         <v>3</v>
       </c>
       <c r="BF30" s="102" t="s">
         <v>3</v>
       </c>
-      <c r="BG30" s="102"/>
+      <c r="BG30" s="102">
+        <v>4.4000000000000003E-3</v>
+      </c>
       <c r="BH30" s="102"/>
       <c r="BI30" s="102"/>
       <c r="BJ30" s="102"/>
       <c r="BK30" s="102"/>
     </row>
     <row r="31" spans="1:63" s="60" customFormat="1">
       <c r="A31" s="58" t="s">
         <v>72</v>
       </c>
       <c r="B31" s="59" t="s">
         <v>7</v>
       </c>
       <c r="C31" s="59">
         <v>0.1</v>
       </c>
       <c r="D31" s="30" t="s">
         <v>3</v>
       </c>
       <c r="E31" s="30" t="s">
         <v>64</v>
       </c>
       <c r="F31" s="30" t="s">
         <v>3</v>
       </c>
       <c r="G31" s="30" t="s">
@@ -7483,51 +7548,53 @@
       </c>
       <c r="AY31" s="30" t="s">
         <v>64</v>
       </c>
       <c r="AZ31" s="30" t="s">
         <v>3</v>
       </c>
       <c r="BA31" s="60" t="s">
         <v>3</v>
       </c>
       <c r="BB31" s="71" t="s">
         <v>64</v>
       </c>
       <c r="BC31" s="60" t="s">
         <v>3</v>
       </c>
       <c r="BD31" s="71" t="s">
         <v>64</v>
       </c>
       <c r="BE31" s="60" t="s">
         <v>3</v>
       </c>
       <c r="BF31" s="60" t="s">
         <v>3</v>
       </c>
-      <c r="BG31" s="71"/>
+      <c r="BG31" s="71" t="s">
+        <v>64</v>
+      </c>
       <c r="BH31" s="71"/>
       <c r="BI31" s="71"/>
       <c r="BJ31" s="71"/>
       <c r="BK31" s="71"/>
     </row>
     <row r="32" spans="1:63" s="60" customFormat="1">
       <c r="A32" s="58" t="s">
         <v>73</v>
       </c>
       <c r="B32" s="59" t="s">
         <v>7</v>
       </c>
       <c r="C32" s="59">
         <v>1</v>
       </c>
       <c r="D32" s="30" t="s">
         <v>3</v>
       </c>
       <c r="E32" s="30">
         <v>1E-3</v>
       </c>
       <c r="F32" s="30" t="s">
         <v>3</v>
       </c>
       <c r="G32" s="30" t="s">
@@ -7664,51 +7731,53 @@
       </c>
       <c r="AY32" s="28" t="s">
         <v>27</v>
       </c>
       <c r="AZ32" s="30" t="s">
         <v>3</v>
       </c>
       <c r="BA32" s="71" t="s">
         <v>3</v>
       </c>
       <c r="BB32" s="71" t="s">
         <v>113</v>
       </c>
       <c r="BC32" s="71" t="s">
         <v>3</v>
       </c>
       <c r="BD32" s="71" t="s">
         <v>27</v>
       </c>
       <c r="BE32" s="71" t="s">
         <v>3</v>
       </c>
       <c r="BF32" s="71" t="s">
         <v>3</v>
       </c>
-      <c r="BG32" s="71"/>
+      <c r="BG32" s="71" t="s">
+        <v>206</v>
+      </c>
       <c r="BH32" s="71"/>
       <c r="BI32" s="71"/>
       <c r="BJ32" s="71"/>
       <c r="BK32" s="71"/>
     </row>
     <row r="33" spans="1:63" s="36" customFormat="1">
       <c r="A33" s="49" t="s">
         <v>115</v>
       </c>
       <c r="B33" s="50" t="s">
         <v>7</v>
       </c>
       <c r="C33" s="50">
         <v>0.1</v>
       </c>
       <c r="D33" s="28"/>
       <c r="E33" s="28"/>
       <c r="F33" s="28"/>
       <c r="G33" s="28"/>
       <c r="H33" s="28"/>
       <c r="I33" s="28"/>
       <c r="J33" s="28"/>
       <c r="K33" s="28"/>
       <c r="L33" s="28"/>
       <c r="M33" s="28" t="s">
@@ -7827,51 +7896,53 @@
       </c>
       <c r="AY33" s="28" t="s">
         <v>27</v>
       </c>
       <c r="AZ33" s="28" t="s">
         <v>3</v>
       </c>
       <c r="BA33" s="102" t="s">
         <v>3</v>
       </c>
       <c r="BB33" s="102" t="s">
         <v>27</v>
       </c>
       <c r="BC33" s="102" t="s">
         <v>3</v>
       </c>
       <c r="BD33" s="102">
         <v>1.11E-2</v>
       </c>
       <c r="BE33" s="102" t="s">
         <v>3</v>
       </c>
       <c r="BF33" s="102" t="s">
         <v>3</v>
       </c>
-      <c r="BG33" s="102"/>
+      <c r="BG33" s="102" t="s">
+        <v>27</v>
+      </c>
       <c r="BH33" s="102"/>
       <c r="BI33" s="102"/>
       <c r="BJ33" s="102"/>
       <c r="BK33" s="102"/>
     </row>
     <row r="34" spans="1:63" s="37" customFormat="1">
       <c r="A34" s="46" t="s">
         <v>75</v>
       </c>
       <c r="B34" s="47" t="s">
         <v>7</v>
       </c>
       <c r="C34" s="47" t="s">
         <v>2</v>
       </c>
       <c r="D34" s="29" t="s">
         <v>3</v>
       </c>
       <c r="E34" s="29">
         <v>2.63</v>
       </c>
       <c r="F34" s="29" t="s">
         <v>3</v>
       </c>
       <c r="G34" s="29" t="s">
@@ -8008,51 +8079,53 @@
       </c>
       <c r="AY34" s="29" t="s">
         <v>2</v>
       </c>
       <c r="AZ34" s="29" t="s">
         <v>3</v>
       </c>
       <c r="BA34" s="100" t="s">
         <v>3</v>
       </c>
       <c r="BB34" s="100" t="s">
         <v>3</v>
       </c>
       <c r="BC34" s="100" t="s">
         <v>3</v>
       </c>
       <c r="BD34" s="100" t="s">
         <v>3</v>
       </c>
       <c r="BE34" s="100" t="s">
         <v>3</v>
       </c>
       <c r="BF34" s="100" t="s">
         <v>3</v>
       </c>
-      <c r="BG34" s="100"/>
+      <c r="BG34" s="100" t="s">
+        <v>3</v>
+      </c>
       <c r="BH34" s="100"/>
       <c r="BI34" s="100"/>
       <c r="BJ34" s="100"/>
       <c r="BK34" s="100"/>
     </row>
     <row r="35" spans="1:63" s="37" customFormat="1">
       <c r="A35" s="46" t="s">
         <v>76</v>
       </c>
       <c r="B35" s="47" t="s">
         <v>7</v>
       </c>
       <c r="C35" s="47" t="s">
         <v>2</v>
       </c>
       <c r="D35" s="29" t="s">
         <v>3</v>
       </c>
       <c r="E35" s="29">
         <v>1.5</v>
       </c>
       <c r="F35" s="29" t="s">
         <v>3</v>
       </c>
       <c r="G35" s="29" t="s">
@@ -8189,51 +8262,53 @@
       </c>
       <c r="AY35" s="29" t="s">
         <v>2</v>
       </c>
       <c r="AZ35" s="29" t="s">
         <v>3</v>
       </c>
       <c r="BA35" s="100" t="s">
         <v>3</v>
       </c>
       <c r="BB35" s="100" t="s">
         <v>3</v>
       </c>
       <c r="BC35" s="100" t="s">
         <v>3</v>
       </c>
       <c r="BD35" s="100" t="s">
         <v>3</v>
       </c>
       <c r="BE35" s="100" t="s">
         <v>3</v>
       </c>
       <c r="BF35" s="100" t="s">
         <v>3</v>
       </c>
-      <c r="BG35" s="100"/>
+      <c r="BG35" s="100" t="s">
+        <v>3</v>
+      </c>
       <c r="BH35" s="100"/>
       <c r="BI35" s="100"/>
       <c r="BJ35" s="100"/>
       <c r="BK35" s="100"/>
     </row>
     <row r="36" spans="1:63" s="38" customFormat="1">
       <c r="A36" s="61" t="s">
         <v>120</v>
       </c>
       <c r="B36" s="17" t="s">
         <v>7</v>
       </c>
       <c r="C36" s="17" t="s">
         <v>3</v>
       </c>
       <c r="D36" s="27">
         <v>1.4</v>
       </c>
       <c r="E36" s="27">
         <v>1.4</v>
       </c>
       <c r="F36" s="27">
         <v>1.7</v>
       </c>
       <c r="G36" s="27">
@@ -8370,51 +8445,53 @@
       </c>
       <c r="AY36" s="27">
         <v>0.8</v>
       </c>
       <c r="AZ36" s="98">
         <v>1.1000000000000001</v>
       </c>
       <c r="BA36" s="98">
         <v>1</v>
       </c>
       <c r="BB36" s="98">
         <v>1.1000000000000001</v>
       </c>
       <c r="BC36" s="98">
         <v>1.5</v>
       </c>
       <c r="BD36" s="98">
         <v>1.4</v>
       </c>
       <c r="BE36" s="98">
         <v>1.6</v>
       </c>
       <c r="BF36" s="98">
         <v>1.4</v>
       </c>
-      <c r="BG36" s="98"/>
+      <c r="BG36" s="98">
+        <v>1.7</v>
+      </c>
       <c r="BH36" s="98"/>
       <c r="BI36" s="98"/>
       <c r="BJ36" s="98"/>
       <c r="BK36" s="98"/>
     </row>
     <row r="37" spans="1:63" s="38" customFormat="1">
       <c r="A37" s="61" t="s">
         <v>121</v>
       </c>
       <c r="B37" s="17" t="s">
         <v>7</v>
       </c>
       <c r="C37" s="17" t="s">
         <v>3</v>
       </c>
       <c r="D37" s="27">
         <v>0.9</v>
       </c>
       <c r="E37" s="27">
         <v>0.9</v>
       </c>
       <c r="F37" s="27">
         <v>1.2</v>
       </c>
       <c r="G37" s="27">
@@ -8551,51 +8628,53 @@
       </c>
       <c r="AY37" s="27" t="s">
         <v>2</v>
       </c>
       <c r="AZ37" s="27" t="s">
         <v>2</v>
       </c>
       <c r="BA37" s="98" t="s">
         <v>2</v>
       </c>
       <c r="BB37" s="98" t="s">
         <v>2</v>
       </c>
       <c r="BC37" s="98" t="s">
         <v>2</v>
       </c>
       <c r="BD37" s="98" t="s">
         <v>2</v>
       </c>
       <c r="BE37" s="98" t="s">
         <v>2</v>
       </c>
       <c r="BF37" s="98" t="s">
         <v>2</v>
       </c>
-      <c r="BG37" s="98"/>
+      <c r="BG37" s="98" t="s">
+        <v>2</v>
+      </c>
       <c r="BH37" s="98"/>
       <c r="BI37" s="98"/>
       <c r="BJ37" s="98"/>
       <c r="BK37" s="98"/>
     </row>
     <row r="38" spans="1:63" s="36" customFormat="1">
       <c r="A38" s="49" t="s">
         <v>77</v>
       </c>
       <c r="B38" s="50" t="s">
         <v>102</v>
       </c>
       <c r="C38" s="50" t="s">
         <v>3</v>
       </c>
       <c r="D38" s="28">
         <v>2.86E-2</v>
       </c>
       <c r="E38" s="28">
         <v>2.75E-2</v>
       </c>
       <c r="F38" s="28">
         <v>3.1E-2</v>
       </c>
       <c r="G38" s="28">
@@ -8732,51 +8811,53 @@
       </c>
       <c r="AY38" s="28" t="s">
         <v>2</v>
       </c>
       <c r="AZ38" s="28" t="s">
         <v>2</v>
       </c>
       <c r="BA38" s="102" t="s">
         <v>2</v>
       </c>
       <c r="BB38" s="102" t="s">
         <v>2</v>
       </c>
       <c r="BC38" s="102" t="s">
         <v>2</v>
       </c>
       <c r="BD38" s="102" t="s">
         <v>2</v>
       </c>
       <c r="BE38" s="102" t="s">
         <v>2</v>
       </c>
       <c r="BF38" s="102" t="s">
         <v>2</v>
       </c>
-      <c r="BG38" s="102"/>
+      <c r="BG38" s="102" t="s">
+        <v>2</v>
+      </c>
       <c r="BH38" s="102"/>
       <c r="BI38" s="102"/>
       <c r="BJ38" s="102"/>
       <c r="BK38" s="102"/>
     </row>
     <row r="39" spans="1:63" s="37" customFormat="1">
       <c r="A39" s="46" t="s">
         <v>21</v>
       </c>
       <c r="B39" s="47" t="s">
         <v>68</v>
       </c>
       <c r="C39" s="47" t="s">
         <v>3</v>
       </c>
       <c r="D39" s="29">
         <v>3.3</v>
       </c>
       <c r="E39" s="29">
         <v>3.23</v>
       </c>
       <c r="F39" s="29">
         <v>2.67</v>
       </c>
       <c r="G39" s="29">
@@ -8913,51 +8994,53 @@
       </c>
       <c r="AY39" s="29" t="s">
         <v>2</v>
       </c>
       <c r="AZ39" s="29" t="s">
         <v>2</v>
       </c>
       <c r="BA39" s="100" t="s">
         <v>2</v>
       </c>
       <c r="BB39" s="100" t="s">
         <v>2</v>
       </c>
       <c r="BC39" s="100" t="s">
         <v>2</v>
       </c>
       <c r="BD39" s="100" t="s">
         <v>2</v>
       </c>
       <c r="BE39" s="100" t="s">
         <v>2</v>
       </c>
       <c r="BF39" s="100" t="s">
         <v>2</v>
       </c>
-      <c r="BG39" s="100"/>
+      <c r="BG39" s="100" t="s">
+        <v>2</v>
+      </c>
       <c r="BH39" s="100"/>
       <c r="BI39" s="100"/>
       <c r="BJ39" s="100"/>
       <c r="BK39" s="100"/>
     </row>
     <row r="40" spans="1:63" s="38" customFormat="1">
       <c r="A40" s="5" t="s">
         <v>14</v>
       </c>
       <c r="B40" s="6" t="s">
         <v>7</v>
       </c>
       <c r="C40" s="6" t="s">
         <v>3</v>
       </c>
       <c r="D40" s="27">
         <v>1.69</v>
       </c>
       <c r="E40" s="27">
         <v>1.39</v>
       </c>
       <c r="F40" s="27">
         <v>1.19</v>
       </c>
       <c r="G40" s="27">
@@ -9094,51 +9177,53 @@
       </c>
       <c r="AY40" s="27">
         <v>0.88</v>
       </c>
       <c r="AZ40" s="98">
         <v>0.86</v>
       </c>
       <c r="BA40" s="98">
         <v>1.56</v>
       </c>
       <c r="BB40" s="98">
         <v>1.48</v>
       </c>
       <c r="BC40" s="98">
         <v>1.7</v>
       </c>
       <c r="BD40" s="98">
         <v>1.51</v>
       </c>
       <c r="BE40" s="98">
         <v>1.69</v>
       </c>
       <c r="BF40" s="98">
         <v>1.79</v>
       </c>
-      <c r="BG40" s="98"/>
+      <c r="BG40" s="98">
+        <v>2.34</v>
+      </c>
       <c r="BH40" s="98"/>
       <c r="BI40" s="98"/>
       <c r="BJ40" s="98"/>
       <c r="BK40" s="98"/>
     </row>
     <row r="41" spans="1:63" s="38" customFormat="1">
       <c r="A41" s="61" t="s">
         <v>122</v>
       </c>
       <c r="B41" s="17" t="s">
         <v>7</v>
       </c>
       <c r="C41" s="17">
         <v>4</v>
       </c>
       <c r="D41" s="27">
         <v>5.33</v>
       </c>
       <c r="E41" s="27">
         <v>5.52</v>
       </c>
       <c r="F41" s="27">
         <v>8.39</v>
       </c>
       <c r="G41" s="27">
@@ -9275,51 +9360,53 @@
       </c>
       <c r="AY41" s="27">
         <v>6.17</v>
       </c>
       <c r="AZ41" s="98">
         <v>7.2</v>
       </c>
       <c r="BA41" s="98">
         <v>6.86</v>
       </c>
       <c r="BB41" s="98">
         <v>4.57</v>
       </c>
       <c r="BC41" s="98">
         <v>5.4</v>
       </c>
       <c r="BD41" s="98">
         <v>4.2</v>
       </c>
       <c r="BE41" s="98">
         <v>5.33</v>
       </c>
       <c r="BF41" s="98">
         <v>5.65</v>
       </c>
-      <c r="BG41" s="98"/>
+      <c r="BG41" s="98">
+        <v>5.8</v>
+      </c>
       <c r="BH41" s="98"/>
       <c r="BI41" s="98"/>
       <c r="BJ41" s="98"/>
       <c r="BK41" s="98"/>
     </row>
     <row r="42" spans="1:63" s="38" customFormat="1">
       <c r="A42" s="61" t="s">
         <v>22</v>
       </c>
       <c r="B42" s="17" t="s">
         <v>7</v>
       </c>
       <c r="C42" s="17">
         <v>2</v>
       </c>
       <c r="D42" s="27">
         <v>1.1000000000000001</v>
       </c>
       <c r="E42" s="27">
         <v>1.9</v>
       </c>
       <c r="F42" s="27">
         <v>2.5</v>
       </c>
       <c r="G42" s="27">
@@ -9456,51 +9543,53 @@
       </c>
       <c r="AY42" s="27">
         <v>1.2</v>
       </c>
       <c r="AZ42" s="98">
         <v>1.5</v>
       </c>
       <c r="BA42" s="98">
         <v>1.4</v>
       </c>
       <c r="BB42" s="98">
         <v>2</v>
       </c>
       <c r="BC42" s="98">
         <v>1.3</v>
       </c>
       <c r="BD42" s="98">
         <v>1.5</v>
       </c>
       <c r="BE42" s="98">
         <v>1.1000000000000001</v>
       </c>
       <c r="BF42" s="98">
         <v>1.3</v>
       </c>
-      <c r="BG42" s="98"/>
+      <c r="BG42" s="98">
+        <v>1.2</v>
+      </c>
       <c r="BH42" s="98"/>
       <c r="BI42" s="98"/>
       <c r="BJ42" s="98"/>
       <c r="BK42" s="98"/>
     </row>
     <row r="43" spans="1:63" s="41" customFormat="1">
       <c r="A43" s="62" t="s">
         <v>123</v>
       </c>
       <c r="B43" s="63" t="s">
         <v>119</v>
       </c>
       <c r="C43" s="63" t="s">
         <v>2</v>
       </c>
       <c r="D43" s="56">
         <v>10.220000000000001</v>
       </c>
       <c r="E43" s="56">
         <v>10.41</v>
       </c>
       <c r="F43" s="56">
         <v>10.18</v>
       </c>
       <c r="G43" s="56">
@@ -9637,51 +9726,53 @@
       </c>
       <c r="AY43" s="24">
         <v>10.88</v>
       </c>
       <c r="AZ43" s="99">
         <v>7.36</v>
       </c>
       <c r="BA43" s="99">
         <v>6.61</v>
       </c>
       <c r="BB43" s="99">
         <v>9.68</v>
       </c>
       <c r="BC43" s="99">
         <v>7.9</v>
       </c>
       <c r="BD43" s="99">
         <v>8.9499999999999993</v>
       </c>
       <c r="BE43" s="99">
         <v>10.95</v>
       </c>
       <c r="BF43" s="99">
         <v>15.66</v>
       </c>
-      <c r="BG43" s="99"/>
+      <c r="BG43" s="99">
+        <v>9.3000000000000007</v>
+      </c>
       <c r="BH43" s="99"/>
       <c r="BI43" s="99"/>
       <c r="BJ43" s="99"/>
       <c r="BK43" s="99"/>
     </row>
     <row r="44" spans="1:63" s="60" customFormat="1">
       <c r="A44" s="64" t="s">
         <v>124</v>
       </c>
       <c r="B44" s="65" t="s">
         <v>7</v>
       </c>
       <c r="C44" s="65">
         <v>0.5</v>
       </c>
       <c r="D44" s="30">
         <v>6.6000000000000003E-2</v>
       </c>
       <c r="E44" s="30">
         <v>8.2000000000000003E-2</v>
       </c>
       <c r="F44" s="30">
         <v>7.0999999999999994E-2</v>
       </c>
       <c r="G44" s="30">
@@ -9818,51 +9909,53 @@
       </c>
       <c r="AY44" s="30">
         <v>2.9000000000000001E-2</v>
       </c>
       <c r="AZ44" s="71">
         <v>8.9999999999999993E-3</v>
       </c>
       <c r="BA44" s="71">
         <v>0.05</v>
       </c>
       <c r="BB44" s="71">
         <v>0.1</v>
       </c>
       <c r="BC44" s="71">
         <v>0.114</v>
       </c>
       <c r="BD44" s="71">
         <v>0.107</v>
       </c>
       <c r="BE44" s="71">
         <v>2.5999999999999999E-2</v>
       </c>
       <c r="BF44" s="71">
         <v>0.08</v>
       </c>
-      <c r="BG44" s="71"/>
+      <c r="BG44" s="71">
+        <v>2.5999999999999999E-2</v>
+      </c>
       <c r="BH44" s="71"/>
       <c r="BI44" s="71"/>
       <c r="BJ44" s="71"/>
       <c r="BK44" s="71"/>
     </row>
     <row r="45" spans="1:63" s="60" customFormat="1">
       <c r="A45" s="64" t="s">
         <v>125</v>
       </c>
       <c r="B45" s="65" t="s">
         <v>7</v>
       </c>
       <c r="C45" s="65">
         <v>5</v>
       </c>
       <c r="D45" s="30">
         <v>0.3</v>
       </c>
       <c r="E45" s="30">
         <v>0.2</v>
       </c>
       <c r="F45" s="30">
         <v>0.12</v>
       </c>
       <c r="G45" s="30" t="s">
@@ -9999,51 +10092,53 @@
       </c>
       <c r="AY45" s="30">
         <v>0.23</v>
       </c>
       <c r="AZ45" s="71" t="s">
         <v>37</v>
       </c>
       <c r="BA45" s="71">
         <v>0.3</v>
       </c>
       <c r="BB45" s="71">
         <v>0.13</v>
       </c>
       <c r="BC45" s="71">
         <v>0.31</v>
       </c>
       <c r="BD45" s="71">
         <v>0.22</v>
       </c>
       <c r="BE45" s="71">
         <v>0.25</v>
       </c>
       <c r="BF45" s="71">
         <v>0.22</v>
       </c>
-      <c r="BG45" s="71"/>
+      <c r="BG45" s="71">
+        <v>0.34</v>
+      </c>
       <c r="BH45" s="71"/>
       <c r="BI45" s="71"/>
       <c r="BJ45" s="71"/>
       <c r="BK45" s="71"/>
     </row>
     <row r="46" spans="1:63" s="60" customFormat="1">
       <c r="A46" s="64" t="s">
         <v>126</v>
       </c>
       <c r="B46" s="65" t="s">
         <v>7</v>
       </c>
       <c r="C46" s="65" t="s">
         <v>3</v>
       </c>
       <c r="D46" s="30">
         <v>5.8000000000000003E-2</v>
       </c>
       <c r="E46" s="30">
         <v>8.9999999999999993E-3</v>
       </c>
       <c r="F46" s="30">
         <v>1.7999999999999999E-2</v>
       </c>
       <c r="G46" s="30">
@@ -10180,51 +10275,53 @@
       </c>
       <c r="AY46" s="30">
         <v>5.0000000000000001E-3</v>
       </c>
       <c r="AZ46" s="71">
         <v>6.0000000000000001E-3</v>
       </c>
       <c r="BA46" s="71">
         <v>2.7E-2</v>
       </c>
       <c r="BB46" s="71">
         <v>1.4999999999999999E-2</v>
       </c>
       <c r="BC46" s="71">
         <v>7.0000000000000001E-3</v>
       </c>
       <c r="BD46" s="71">
         <v>1.4E-2</v>
       </c>
       <c r="BE46" s="71">
         <v>1.4E-2</v>
       </c>
       <c r="BF46" s="71">
         <v>2.1000000000000001E-2</v>
       </c>
-      <c r="BG46" s="71"/>
+      <c r="BG46" s="71">
+        <v>1.4999999999999999E-2</v>
+      </c>
       <c r="BH46" s="71"/>
       <c r="BI46" s="71"/>
       <c r="BJ46" s="71"/>
       <c r="BK46" s="71"/>
     </row>
     <row r="47" spans="1:63" s="38" customFormat="1">
       <c r="A47" s="5" t="s">
         <v>71</v>
       </c>
       <c r="B47" s="6" t="s">
         <v>7</v>
       </c>
       <c r="C47" s="6" t="s">
         <v>3</v>
       </c>
       <c r="D47" s="27">
         <v>1.3</v>
       </c>
       <c r="E47" s="27">
         <v>0.7</v>
       </c>
       <c r="F47" s="27">
         <v>0.1</v>
       </c>
       <c r="G47" s="27">
@@ -10361,51 +10458,53 @@
       </c>
       <c r="AY47" s="27">
         <v>0</v>
       </c>
       <c r="AZ47" s="98">
         <v>0.6</v>
       </c>
       <c r="BA47" s="98">
         <v>0.2</v>
       </c>
       <c r="BB47" s="98">
         <v>0.6</v>
       </c>
       <c r="BC47" s="98">
         <v>0.1</v>
       </c>
       <c r="BD47" s="98" t="s">
         <v>202</v>
       </c>
       <c r="BE47" s="98" t="s">
         <v>202</v>
       </c>
       <c r="BF47" s="98" t="s">
         <v>204</v>
       </c>
-      <c r="BG47" s="98"/>
+      <c r="BG47" s="98" t="s">
+        <v>204</v>
+      </c>
       <c r="BH47" s="98"/>
       <c r="BI47" s="98"/>
       <c r="BJ47" s="98"/>
       <c r="BK47" s="98"/>
     </row>
     <row r="48" spans="1:63" s="37" customFormat="1">
       <c r="A48" s="11" t="s">
         <v>15</v>
       </c>
       <c r="B48" s="12" t="s">
         <v>7</v>
       </c>
       <c r="C48" s="12" t="s">
         <v>3</v>
       </c>
       <c r="D48" s="29">
         <v>0.03</v>
       </c>
       <c r="E48" s="29">
         <v>0.03</v>
       </c>
       <c r="F48" s="29">
         <v>0.03</v>
       </c>
       <c r="G48" s="29">
@@ -10542,51 +10641,53 @@
       </c>
       <c r="AY48" s="29">
         <v>0</v>
       </c>
       <c r="AZ48" s="100">
         <v>0.03</v>
       </c>
       <c r="BA48" s="100">
         <v>0.03</v>
       </c>
       <c r="BB48" s="100">
         <v>0.02</v>
       </c>
       <c r="BC48" s="100">
         <v>0</v>
       </c>
       <c r="BD48" s="100" t="s">
         <v>64</v>
       </c>
       <c r="BE48" s="100" t="s">
         <v>64</v>
       </c>
       <c r="BF48" s="100" t="s">
         <v>205</v>
       </c>
-      <c r="BG48" s="100"/>
+      <c r="BG48" s="100" t="s">
+        <v>205</v>
+      </c>
       <c r="BH48" s="100"/>
       <c r="BI48" s="100"/>
       <c r="BJ48" s="100"/>
       <c r="BK48" s="100"/>
     </row>
     <row r="49" spans="1:63" s="42" customFormat="1">
       <c r="A49" s="66" t="s">
         <v>69</v>
       </c>
       <c r="B49" s="18" t="s">
         <v>23</v>
       </c>
       <c r="C49" s="18">
         <v>20000</v>
       </c>
       <c r="D49" s="26">
         <v>2187</v>
       </c>
       <c r="E49" s="26">
         <v>959</v>
       </c>
       <c r="F49" s="26">
         <v>1153</v>
       </c>
       <c r="G49" s="26">
@@ -10723,51 +10824,53 @@
       </c>
       <c r="AY49" s="26">
         <v>2755</v>
       </c>
       <c r="AZ49" s="101">
         <v>1236</v>
       </c>
       <c r="BA49" s="101">
         <v>1017</v>
       </c>
       <c r="BB49" s="101">
         <v>2187</v>
       </c>
       <c r="BC49" s="101">
         <v>906</v>
       </c>
       <c r="BD49" s="101">
         <v>2755</v>
       </c>
       <c r="BE49" s="101">
         <v>1274</v>
       </c>
       <c r="BF49" s="101">
         <v>1483</v>
       </c>
-      <c r="BG49" s="101"/>
+      <c r="BG49" s="101">
+        <v>24196</v>
+      </c>
       <c r="BH49" s="101"/>
       <c r="BI49" s="101"/>
       <c r="BJ49" s="101"/>
       <c r="BK49" s="101"/>
     </row>
     <row r="50" spans="1:63" s="42" customFormat="1">
       <c r="A50" s="66" t="s">
         <v>70</v>
       </c>
       <c r="B50" s="18" t="s">
         <v>23</v>
       </c>
       <c r="C50" s="18">
         <v>4000</v>
       </c>
       <c r="D50" s="26">
         <v>146</v>
       </c>
       <c r="E50" s="26">
         <v>116</v>
       </c>
       <c r="F50" s="26">
         <v>73</v>
       </c>
       <c r="G50" s="26">
@@ -10904,51 +11007,53 @@
       </c>
       <c r="AY50" s="26">
         <v>162.4</v>
       </c>
       <c r="AZ50" s="101">
         <v>43.2</v>
       </c>
       <c r="BA50" s="101">
         <v>51.2</v>
       </c>
       <c r="BB50" s="101">
         <v>52</v>
       </c>
       <c r="BC50" s="101">
         <v>148</v>
       </c>
       <c r="BD50" s="101">
         <v>213</v>
       </c>
       <c r="BE50" s="101">
         <v>52</v>
       </c>
       <c r="BF50" s="101">
         <v>298</v>
       </c>
-      <c r="BG50" s="101"/>
+      <c r="BG50" s="101">
+        <v>2603</v>
+      </c>
       <c r="BH50" s="101"/>
       <c r="BI50" s="101"/>
       <c r="BJ50" s="101"/>
       <c r="BK50" s="101"/>
     </row>
     <row r="51" spans="1:63" s="42" customFormat="1">
       <c r="A51" s="67" t="s">
         <v>129</v>
       </c>
       <c r="B51" s="18" t="s">
         <v>23</v>
       </c>
       <c r="C51" s="18" t="s">
         <v>2</v>
       </c>
       <c r="D51" s="26">
         <v>31</v>
       </c>
       <c r="E51" s="26">
         <v>41</v>
       </c>
       <c r="F51" s="26">
         <v>20</v>
       </c>
       <c r="G51" s="26">
@@ -11085,51 +11190,53 @@
       </c>
       <c r="AY51" s="26">
         <v>86</v>
       </c>
       <c r="AZ51" s="101">
         <v>31</v>
       </c>
       <c r="BA51" s="101">
         <v>31</v>
       </c>
       <c r="BB51" s="101" t="s">
         <v>105</v>
       </c>
       <c r="BC51" s="101">
         <v>31</v>
       </c>
       <c r="BD51" s="101">
         <v>41</v>
       </c>
       <c r="BE51" s="101">
         <v>10</v>
       </c>
       <c r="BF51" s="101">
         <v>52</v>
       </c>
-      <c r="BG51" s="101"/>
+      <c r="BG51" s="101">
+        <v>98</v>
+      </c>
       <c r="BH51" s="101"/>
       <c r="BI51" s="101"/>
       <c r="BJ51" s="101"/>
       <c r="BK51" s="101"/>
     </row>
     <row r="52" spans="1:63" s="42" customFormat="1">
       <c r="A52" s="66" t="s">
         <v>24</v>
       </c>
       <c r="B52" s="18" t="s">
         <v>78</v>
       </c>
       <c r="C52" s="18" t="s">
         <v>3</v>
       </c>
       <c r="D52" s="26">
         <v>50400</v>
       </c>
       <c r="E52" s="26">
         <v>17600</v>
       </c>
       <c r="F52" s="26">
         <v>6400</v>
       </c>
       <c r="G52" s="26">
@@ -11266,51 +11373,53 @@
       </c>
       <c r="AY52" s="26">
         <v>20800</v>
       </c>
       <c r="AZ52" s="101">
         <v>15200</v>
       </c>
       <c r="BA52" s="101">
         <v>21200</v>
       </c>
       <c r="BB52" s="101">
         <v>12800</v>
       </c>
       <c r="BC52" s="101">
         <v>65600</v>
       </c>
       <c r="BD52" s="101">
         <v>71600</v>
       </c>
       <c r="BE52" s="101">
         <v>68000</v>
       </c>
       <c r="BF52" s="101">
         <v>51200</v>
       </c>
-      <c r="BG52" s="101"/>
+      <c r="BG52" s="101">
+        <v>54800</v>
+      </c>
       <c r="BH52" s="101"/>
       <c r="BI52" s="101"/>
       <c r="BJ52" s="101"/>
       <c r="BK52" s="101"/>
     </row>
     <row r="53" spans="1:63" s="42" customFormat="1">
       <c r="A53" s="66" t="s">
         <v>25</v>
       </c>
       <c r="B53" s="18" t="s">
         <v>78</v>
       </c>
       <c r="C53" s="18" t="s">
         <v>3</v>
       </c>
       <c r="D53" s="26">
         <v>37600</v>
       </c>
       <c r="E53" s="26">
         <v>14000</v>
       </c>
       <c r="F53" s="26">
         <v>4000</v>
       </c>
       <c r="G53" s="26">
@@ -11447,51 +11556,53 @@
       </c>
       <c r="AY53" s="26">
         <v>12800</v>
       </c>
       <c r="AZ53" s="101">
         <v>8400</v>
       </c>
       <c r="BA53" s="101">
         <v>9200</v>
       </c>
       <c r="BB53" s="101">
         <v>6000</v>
       </c>
       <c r="BC53" s="101">
         <v>45200</v>
       </c>
       <c r="BD53" s="101">
         <v>46000</v>
       </c>
       <c r="BE53" s="101">
         <v>57600</v>
       </c>
       <c r="BF53" s="101">
         <v>42000</v>
       </c>
-      <c r="BG53" s="101"/>
+      <c r="BG53" s="101">
+        <v>29600</v>
+      </c>
       <c r="BH53" s="101"/>
       <c r="BI53" s="101"/>
       <c r="BJ53" s="101"/>
       <c r="BK53" s="101"/>
     </row>
     <row r="54" spans="1:63" s="42" customFormat="1">
       <c r="A54" s="66" t="s">
         <v>130</v>
       </c>
       <c r="B54" s="18" t="s">
         <v>78</v>
       </c>
       <c r="C54" s="18" t="s">
         <v>3</v>
       </c>
       <c r="D54" s="57">
         <v>800</v>
       </c>
       <c r="E54" s="57">
         <v>800</v>
       </c>
       <c r="F54" s="57">
         <v>0</v>
       </c>
       <c r="G54" s="57">
@@ -11628,51 +11739,53 @@
       </c>
       <c r="AY54" s="26">
         <v>2400</v>
       </c>
       <c r="AZ54" s="101">
         <v>1200</v>
       </c>
       <c r="BA54" s="101">
         <v>400</v>
       </c>
       <c r="BB54" s="101">
         <v>0</v>
       </c>
       <c r="BC54" s="101">
         <v>1600</v>
       </c>
       <c r="BD54" s="101">
         <v>2000</v>
       </c>
       <c r="BE54" s="101">
         <v>1600</v>
       </c>
       <c r="BF54" s="101">
         <v>1200</v>
       </c>
-      <c r="BG54" s="101"/>
+      <c r="BG54" s="101">
+        <v>800</v>
+      </c>
       <c r="BH54" s="101"/>
       <c r="BI54" s="101"/>
       <c r="BJ54" s="101"/>
       <c r="BK54" s="101"/>
     </row>
     <row r="55" spans="1:63" s="37" customFormat="1">
       <c r="A55" s="46" t="s">
         <v>127</v>
       </c>
       <c r="B55" s="47" t="s">
         <v>119</v>
       </c>
       <c r="C55" s="47" t="s">
         <v>3</v>
       </c>
       <c r="D55" s="39">
         <v>2.9</v>
       </c>
       <c r="E55" s="39">
         <v>3.4</v>
       </c>
       <c r="F55" s="39">
         <v>6.49</v>
       </c>
       <c r="G55" s="39">
@@ -11809,51 +11922,53 @@
       </c>
       <c r="AY55" s="29">
         <v>0.56000000000000005</v>
       </c>
       <c r="AZ55" s="100">
         <v>2.0299999999999998</v>
       </c>
       <c r="BA55" s="100">
         <v>3</v>
       </c>
       <c r="BB55" s="100">
         <v>1.95</v>
       </c>
       <c r="BC55" s="100">
         <v>2.84</v>
       </c>
       <c r="BD55" s="100">
         <v>2.3199999999999998</v>
       </c>
       <c r="BE55" s="100">
         <v>2.63</v>
       </c>
       <c r="BF55" s="100">
         <v>4.4400000000000004</v>
       </c>
-      <c r="BG55" s="100"/>
+      <c r="BG55" s="100">
+        <v>4.7300000000000004</v>
+      </c>
       <c r="BH55" s="100"/>
       <c r="BI55" s="100"/>
       <c r="BJ55" s="100"/>
       <c r="BK55" s="100"/>
     </row>
     <row r="56" spans="1:63" s="77" customFormat="1">
       <c r="A56" s="78" t="s">
         <v>158</v>
       </c>
       <c r="B56" s="75"/>
       <c r="C56" s="75"/>
       <c r="D56" s="72"/>
       <c r="E56" s="72"/>
       <c r="F56" s="72"/>
       <c r="G56" s="72"/>
       <c r="H56" s="72"/>
       <c r="I56" s="72"/>
       <c r="J56" s="72"/>
       <c r="K56" s="72"/>
       <c r="L56" s="72"/>
       <c r="M56" s="72"/>
       <c r="N56" s="72"/>
       <c r="O56" s="72"/>
       <c r="P56" s="72"/>
       <c r="Q56" s="72"/>
@@ -12239,51 +12354,53 @@
       </c>
       <c r="W62" s="25" t="s">
         <v>29</v>
       </c>
       <c r="X62" s="25" t="s">
         <v>29</v>
       </c>
       <c r="Y62" s="25" t="s">
         <v>32</v>
       </c>
       <c r="Z62" s="40" t="s">
         <v>29</v>
       </c>
       <c r="AA62" s="40" t="s">
         <v>29</v>
       </c>
       <c r="AB62" s="40" t="s">
         <v>29</v>
       </c>
       <c r="AC62" s="40" t="s">
         <v>29</v>
       </c>
       <c r="AD62" s="40" t="s">
         <v>29</v>
       </c>
-      <c r="AE62" s="40"/>
+      <c r="AE62" s="40" t="s">
+        <v>29</v>
+      </c>
       <c r="AF62" s="40"/>
       <c r="AG62" s="40"/>
       <c r="AN62" s="89"/>
       <c r="AO62" s="89"/>
       <c r="AP62" s="89"/>
       <c r="AQ62" s="89"/>
       <c r="AR62" s="89"/>
       <c r="AS62" s="89"/>
       <c r="AT62" s="89"/>
       <c r="AU62" s="89"/>
       <c r="AV62" s="89"/>
       <c r="AW62" s="89"/>
       <c r="AX62" s="89"/>
       <c r="AY62" s="89"/>
       <c r="AZ62" s="89"/>
       <c r="BA62" s="89"/>
       <c r="BB62" s="89"/>
       <c r="BC62" s="89"/>
       <c r="BD62" s="89"/>
       <c r="BE62" s="89"/>
       <c r="BF62" s="89"/>
       <c r="BG62" s="89"/>
       <c r="BH62" s="90"/>
       <c r="BI62" s="90"/>
       <c r="BJ62" s="90"/>
@@ -12358,51 +12475,53 @@
       </c>
       <c r="W63" s="25" t="s">
         <v>3</v>
       </c>
       <c r="X63" s="25" t="s">
         <v>3</v>
       </c>
       <c r="Y63" s="25" t="s">
         <v>29</v>
       </c>
       <c r="Z63" s="40" t="s">
         <v>2</v>
       </c>
       <c r="AA63" s="40" t="s">
         <v>2</v>
       </c>
       <c r="AB63" s="40" t="s">
         <v>2</v>
       </c>
       <c r="AC63" s="40" t="s">
         <v>2</v>
       </c>
       <c r="AD63" s="40" t="s">
         <v>29</v>
       </c>
-      <c r="AE63" s="40"/>
+      <c r="AE63" s="40" t="s">
+        <v>29</v>
+      </c>
       <c r="AF63" s="40"/>
       <c r="AG63" s="40"/>
       <c r="AN63" s="89"/>
       <c r="AO63" s="89"/>
       <c r="AP63" s="89"/>
       <c r="AQ63" s="89"/>
       <c r="AR63" s="89"/>
       <c r="AS63" s="89"/>
       <c r="AT63" s="89"/>
       <c r="AU63" s="89"/>
       <c r="AV63" s="89"/>
       <c r="AW63" s="89"/>
       <c r="AX63" s="89"/>
       <c r="AY63" s="89"/>
       <c r="AZ63" s="89"/>
       <c r="BA63" s="89"/>
       <c r="BB63" s="89"/>
       <c r="BC63" s="89"/>
       <c r="BD63" s="89"/>
       <c r="BE63" s="89"/>
       <c r="BF63" s="89"/>
       <c r="BG63" s="89"/>
       <c r="BH63" s="90"/>
       <c r="BI63" s="90"/>
       <c r="BJ63" s="90"/>
@@ -12477,51 +12596,53 @@
       </c>
       <c r="W64" s="25" t="s">
         <v>3</v>
       </c>
       <c r="X64" s="25" t="s">
         <v>3</v>
       </c>
       <c r="Y64" s="25" t="s">
         <v>29</v>
       </c>
       <c r="Z64" s="40" t="s">
         <v>2</v>
       </c>
       <c r="AA64" s="40" t="s">
         <v>2</v>
       </c>
       <c r="AB64" s="40" t="s">
         <v>2</v>
       </c>
       <c r="AC64" s="40" t="s">
         <v>2</v>
       </c>
       <c r="AD64" s="40" t="s">
         <v>29</v>
       </c>
-      <c r="AE64" s="40"/>
+      <c r="AE64" s="40" t="s">
+        <v>29</v>
+      </c>
       <c r="AF64" s="40"/>
       <c r="AG64" s="40"/>
       <c r="AN64" s="89"/>
       <c r="AO64" s="89"/>
       <c r="AP64" s="89"/>
       <c r="AQ64" s="89"/>
       <c r="AR64" s="89"/>
       <c r="AS64" s="89"/>
       <c r="AT64" s="89"/>
       <c r="AU64" s="89"/>
       <c r="AV64" s="89"/>
       <c r="AW64" s="89"/>
       <c r="AX64" s="89"/>
       <c r="AY64" s="89"/>
       <c r="AZ64" s="89"/>
       <c r="BA64" s="89"/>
       <c r="BB64" s="89"/>
       <c r="BC64" s="89"/>
       <c r="BD64" s="89"/>
       <c r="BE64" s="89"/>
       <c r="BF64" s="89"/>
       <c r="BG64" s="89"/>
       <c r="BH64" s="90"/>
       <c r="BI64" s="90"/>
       <c r="BJ64" s="90"/>
@@ -12596,51 +12717,53 @@
       </c>
       <c r="W65" s="25" t="s">
         <v>29</v>
       </c>
       <c r="X65" s="25" t="s">
         <v>29</v>
       </c>
       <c r="Y65" s="25" t="s">
         <v>29</v>
       </c>
       <c r="Z65" s="40" t="s">
         <v>29</v>
       </c>
       <c r="AA65" s="40" t="s">
         <v>29</v>
       </c>
       <c r="AB65" s="40" t="s">
         <v>29</v>
       </c>
       <c r="AC65" s="40" t="s">
         <v>29</v>
       </c>
       <c r="AD65" s="40" t="s">
         <v>29</v>
       </c>
-      <c r="AE65" s="40"/>
+      <c r="AE65" s="40" t="s">
+        <v>29</v>
+      </c>
       <c r="AF65" s="40"/>
       <c r="AG65" s="40"/>
       <c r="AN65" s="89"/>
       <c r="AO65" s="89"/>
       <c r="AP65" s="89"/>
       <c r="AQ65" s="89"/>
       <c r="AR65" s="89"/>
       <c r="AS65" s="89"/>
       <c r="AT65" s="89"/>
       <c r="AU65" s="89"/>
       <c r="AV65" s="89"/>
       <c r="AW65" s="89"/>
       <c r="AX65" s="89"/>
       <c r="AY65" s="89"/>
       <c r="AZ65" s="89"/>
       <c r="BA65" s="89"/>
       <c r="BB65" s="89"/>
       <c r="BC65" s="89"/>
       <c r="BD65" s="89"/>
       <c r="BE65" s="89"/>
       <c r="BF65" s="89"/>
       <c r="BG65" s="89"/>
       <c r="BH65" s="90"/>
       <c r="BI65" s="90"/>
       <c r="BJ65" s="90"/>
@@ -12715,51 +12838,53 @@
       </c>
       <c r="W66" s="25" t="s">
         <v>29</v>
       </c>
       <c r="X66" s="25" t="s">
         <v>29</v>
       </c>
       <c r="Y66" s="25" t="s">
         <v>29</v>
       </c>
       <c r="Z66" s="40" t="s">
         <v>29</v>
       </c>
       <c r="AA66" s="40" t="s">
         <v>29</v>
       </c>
       <c r="AB66" s="40" t="s">
         <v>29</v>
       </c>
       <c r="AC66" s="40" t="s">
         <v>29</v>
       </c>
       <c r="AD66" s="40" t="s">
         <v>29</v>
       </c>
-      <c r="AE66" s="40"/>
+      <c r="AE66" s="40" t="s">
+        <v>29</v>
+      </c>
       <c r="AF66" s="40"/>
       <c r="AG66" s="40"/>
       <c r="AN66" s="89"/>
       <c r="AO66" s="89"/>
       <c r="AP66" s="89"/>
       <c r="AQ66" s="89"/>
       <c r="AR66" s="89"/>
       <c r="AS66" s="89"/>
       <c r="AT66" s="89"/>
       <c r="AU66" s="89"/>
       <c r="AV66" s="89"/>
       <c r="AW66" s="89"/>
       <c r="AX66" s="89"/>
       <c r="AY66" s="89"/>
       <c r="AZ66" s="89"/>
       <c r="BA66" s="89"/>
       <c r="BB66" s="89"/>
       <c r="BC66" s="89"/>
       <c r="BD66" s="89"/>
       <c r="BE66" s="89"/>
       <c r="BF66" s="89"/>
       <c r="BG66" s="89"/>
       <c r="BH66" s="90"/>
       <c r="BI66" s="90"/>
       <c r="BJ66" s="90"/>
@@ -12834,51 +12959,53 @@
       </c>
       <c r="W67" s="25" t="s">
         <v>29</v>
       </c>
       <c r="X67" s="25" t="s">
         <v>29</v>
       </c>
       <c r="Y67" s="25" t="s">
         <v>29</v>
       </c>
       <c r="Z67" s="40" t="s">
         <v>29</v>
       </c>
       <c r="AA67" s="40" t="s">
         <v>29</v>
       </c>
       <c r="AB67" s="40" t="s">
         <v>29</v>
       </c>
       <c r="AC67" s="40" t="s">
         <v>29</v>
       </c>
       <c r="AD67" s="40" t="s">
         <v>29</v>
       </c>
-      <c r="AE67" s="40"/>
+      <c r="AE67" s="40" t="s">
+        <v>29</v>
+      </c>
       <c r="AF67" s="40"/>
       <c r="AG67" s="40"/>
       <c r="AN67" s="89"/>
       <c r="AO67" s="89"/>
       <c r="AP67" s="89"/>
       <c r="AQ67" s="89"/>
       <c r="AR67" s="89"/>
       <c r="AS67" s="89"/>
       <c r="AT67" s="89"/>
       <c r="AU67" s="89"/>
       <c r="AV67" s="89"/>
       <c r="AW67" s="89"/>
       <c r="AX67" s="89"/>
       <c r="AY67" s="89"/>
       <c r="AZ67" s="89"/>
       <c r="BA67" s="89"/>
       <c r="BB67" s="89"/>
       <c r="BC67" s="89"/>
       <c r="BD67" s="89"/>
       <c r="BE67" s="89"/>
       <c r="BF67" s="89"/>
       <c r="BG67" s="89"/>
       <c r="BH67" s="90"/>
       <c r="BI67" s="90"/>
       <c r="BJ67" s="90"/>
@@ -12953,51 +13080,53 @@
       </c>
       <c r="W68" s="25" t="s">
         <v>29</v>
       </c>
       <c r="X68" s="25" t="s">
         <v>29</v>
       </c>
       <c r="Y68" s="25" t="s">
         <v>29</v>
       </c>
       <c r="Z68" s="40" t="s">
         <v>29</v>
       </c>
       <c r="AA68" s="40" t="s">
         <v>29</v>
       </c>
       <c r="AB68" s="40" t="s">
         <v>29</v>
       </c>
       <c r="AC68" s="40" t="s">
         <v>29</v>
       </c>
       <c r="AD68" s="40" t="s">
         <v>29</v>
       </c>
-      <c r="AE68" s="40"/>
+      <c r="AE68" s="40" t="s">
+        <v>29</v>
+      </c>
       <c r="AF68" s="40"/>
       <c r="AG68" s="40"/>
       <c r="AN68" s="89"/>
       <c r="AO68" s="89"/>
       <c r="AP68" s="89"/>
       <c r="AQ68" s="89"/>
       <c r="AR68" s="89"/>
       <c r="AS68" s="89"/>
       <c r="AT68" s="89"/>
       <c r="AU68" s="89"/>
       <c r="AV68" s="89"/>
       <c r="AW68" s="89"/>
       <c r="AX68" s="89"/>
       <c r="AY68" s="89"/>
       <c r="AZ68" s="89"/>
       <c r="BA68" s="89"/>
       <c r="BB68" s="89"/>
       <c r="BC68" s="89"/>
       <c r="BD68" s="89"/>
       <c r="BE68" s="89"/>
       <c r="BF68" s="89"/>
       <c r="BG68" s="89"/>
       <c r="BH68" s="90"/>
       <c r="BI68" s="90"/>
       <c r="BJ68" s="90"/>
@@ -13222,51 +13351,53 @@
       <c r="BG73" s="88"/>
       <c r="BH73" s="88"/>
       <c r="BI73" s="88"/>
       <c r="BJ73" s="88"/>
       <c r="BK73" s="88"/>
     </row>
     <row r="74" spans="1:63">
       <c r="A74" s="15" t="s">
         <v>98</v>
       </c>
       <c r="B74" s="10" t="s">
         <v>7</v>
       </c>
       <c r="C74" s="10" t="s">
         <v>2</v>
       </c>
       <c r="D74" s="3" t="s">
         <v>27</v>
       </c>
       <c r="E74" s="3" t="s">
         <v>27</v>
       </c>
       <c r="F74" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="G74" s="3"/>
+      <c r="G74" s="3" t="s">
+        <v>27</v>
+      </c>
       <c r="H74" s="97"/>
       <c r="I74" s="91"/>
       <c r="J74" s="91"/>
       <c r="K74" s="91"/>
       <c r="L74" s="91"/>
       <c r="M74" s="91"/>
       <c r="N74" s="91"/>
       <c r="O74" s="91"/>
       <c r="P74" s="91"/>
       <c r="Q74" s="91"/>
       <c r="R74" s="91"/>
       <c r="S74" s="91"/>
       <c r="T74" s="91"/>
       <c r="U74" s="91"/>
       <c r="V74" s="91"/>
       <c r="W74" s="91"/>
       <c r="X74" s="91"/>
       <c r="Y74" s="91"/>
       <c r="Z74" s="91"/>
       <c r="AA74" s="91"/>
       <c r="AB74" s="91"/>
       <c r="AC74" s="91"/>
       <c r="AD74" s="91"/>
       <c r="AE74" s="91"/>
       <c r="AF74" s="91"/>
@@ -13299,51 +13430,53 @@
       <c r="BG74" s="91"/>
       <c r="BH74" s="92"/>
       <c r="BI74" s="92"/>
       <c r="BJ74" s="92"/>
       <c r="BK74" s="92"/>
     </row>
     <row r="75" spans="1:63">
       <c r="A75" s="15" t="s">
         <v>99</v>
       </c>
       <c r="B75" s="10" t="s">
         <v>7</v>
       </c>
       <c r="C75" s="10" t="s">
         <v>2</v>
       </c>
       <c r="D75" s="3" t="s">
         <v>27</v>
       </c>
       <c r="E75" s="3" t="s">
         <v>27</v>
       </c>
       <c r="F75" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="G75" s="3"/>
+      <c r="G75" s="3" t="s">
+        <v>27</v>
+      </c>
       <c r="H75" s="97"/>
       <c r="I75" s="91"/>
       <c r="J75" s="91"/>
       <c r="K75" s="91"/>
       <c r="L75" s="91"/>
       <c r="M75" s="91"/>
       <c r="N75" s="91"/>
       <c r="O75" s="91"/>
       <c r="P75" s="91"/>
       <c r="Q75" s="91"/>
       <c r="R75" s="91"/>
       <c r="S75" s="91"/>
       <c r="T75" s="91"/>
       <c r="U75" s="91"/>
       <c r="V75" s="91"/>
       <c r="W75" s="91"/>
       <c r="X75" s="91"/>
       <c r="Y75" s="91"/>
       <c r="Z75" s="91"/>
       <c r="AA75" s="91"/>
       <c r="AB75" s="91"/>
       <c r="AC75" s="91"/>
       <c r="AD75" s="91"/>
       <c r="AE75" s="91"/>
       <c r="AF75" s="91"/>
@@ -13376,51 +13509,53 @@
       <c r="BG75" s="91"/>
       <c r="BH75" s="92"/>
       <c r="BI75" s="92"/>
       <c r="BJ75" s="92"/>
       <c r="BK75" s="92"/>
     </row>
     <row r="76" spans="1:63">
       <c r="A76" s="15" t="s">
         <v>80</v>
       </c>
       <c r="B76" s="10" t="s">
         <v>7</v>
       </c>
       <c r="C76" s="10" t="s">
         <v>2</v>
       </c>
       <c r="D76" s="3" t="s">
         <v>27</v>
       </c>
       <c r="E76" s="3" t="s">
         <v>27</v>
       </c>
       <c r="F76" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="G76" s="3"/>
+      <c r="G76" s="3" t="s">
+        <v>27</v>
+      </c>
       <c r="H76" s="97"/>
       <c r="I76" s="91"/>
       <c r="J76" s="91"/>
       <c r="K76" s="91"/>
       <c r="L76" s="91"/>
       <c r="M76" s="91"/>
       <c r="N76" s="91"/>
       <c r="O76" s="91"/>
       <c r="P76" s="91"/>
       <c r="Q76" s="91"/>
       <c r="R76" s="91"/>
       <c r="S76" s="91"/>
       <c r="T76" s="91"/>
       <c r="U76" s="91"/>
       <c r="V76" s="91"/>
       <c r="W76" s="91"/>
       <c r="X76" s="91"/>
       <c r="Y76" s="91"/>
       <c r="Z76" s="91"/>
       <c r="AA76" s="91"/>
       <c r="AB76" s="91"/>
       <c r="AC76" s="91"/>
       <c r="AD76" s="91"/>
       <c r="AE76" s="91"/>
       <c r="AF76" s="91"/>
@@ -13453,51 +13588,53 @@
       <c r="BG76" s="91"/>
       <c r="BH76" s="92"/>
       <c r="BI76" s="92"/>
       <c r="BJ76" s="92"/>
       <c r="BK76" s="92"/>
     </row>
     <row r="77" spans="1:63">
       <c r="A77" s="15" t="s">
         <v>81</v>
       </c>
       <c r="B77" s="10" t="s">
         <v>7</v>
       </c>
       <c r="C77" s="10" t="s">
         <v>2</v>
       </c>
       <c r="D77" s="3" t="s">
         <v>27</v>
       </c>
       <c r="E77" s="3" t="s">
         <v>27</v>
       </c>
       <c r="F77" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="G77" s="3"/>
+      <c r="G77" s="3" t="s">
+        <v>27</v>
+      </c>
       <c r="H77" s="97"/>
       <c r="I77" s="91"/>
       <c r="J77" s="91"/>
       <c r="K77" s="91"/>
       <c r="L77" s="91"/>
       <c r="M77" s="91"/>
       <c r="N77" s="91"/>
       <c r="O77" s="91"/>
       <c r="P77" s="91"/>
       <c r="Q77" s="91"/>
       <c r="R77" s="91"/>
       <c r="S77" s="91"/>
       <c r="T77" s="91"/>
       <c r="U77" s="91"/>
       <c r="V77" s="91"/>
       <c r="W77" s="91"/>
       <c r="X77" s="91"/>
       <c r="Y77" s="91"/>
       <c r="Z77" s="91"/>
       <c r="AA77" s="91"/>
       <c r="AB77" s="91"/>
       <c r="AC77" s="91"/>
       <c r="AD77" s="91"/>
       <c r="AE77" s="91"/>
       <c r="AF77" s="91"/>
@@ -13530,51 +13667,53 @@
       <c r="BG77" s="91"/>
       <c r="BH77" s="92"/>
       <c r="BI77" s="92"/>
       <c r="BJ77" s="92"/>
       <c r="BK77" s="92"/>
     </row>
     <row r="78" spans="1:63">
       <c r="A78" s="15" t="s">
         <v>100</v>
       </c>
       <c r="B78" s="10" t="s">
         <v>7</v>
       </c>
       <c r="C78" s="10" t="s">
         <v>2</v>
       </c>
       <c r="D78" s="3" t="s">
         <v>27</v>
       </c>
       <c r="E78" s="3" t="s">
         <v>27</v>
       </c>
       <c r="F78" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="G78" s="3"/>
+      <c r="G78" s="3" t="s">
+        <v>27</v>
+      </c>
       <c r="H78" s="97"/>
       <c r="I78" s="91"/>
       <c r="J78" s="91"/>
       <c r="K78" s="91"/>
       <c r="L78" s="91"/>
       <c r="M78" s="91"/>
       <c r="N78" s="91"/>
       <c r="O78" s="91"/>
       <c r="P78" s="91"/>
       <c r="Q78" s="91"/>
       <c r="R78" s="91"/>
       <c r="S78" s="91"/>
       <c r="T78" s="91"/>
       <c r="U78" s="91"/>
       <c r="V78" s="91"/>
       <c r="W78" s="91"/>
       <c r="X78" s="91"/>
       <c r="Y78" s="91"/>
       <c r="Z78" s="91"/>
       <c r="AA78" s="91"/>
       <c r="AB78" s="91"/>
       <c r="AC78" s="91"/>
       <c r="AD78" s="91"/>
       <c r="AE78" s="91"/>
       <c r="AF78" s="91"/>
@@ -13607,51 +13746,53 @@
       <c r="BG78" s="91"/>
       <c r="BH78" s="92"/>
       <c r="BI78" s="92"/>
       <c r="BJ78" s="92"/>
       <c r="BK78" s="92"/>
     </row>
     <row r="79" spans="1:63">
       <c r="A79" s="15" t="s">
         <v>82</v>
       </c>
       <c r="B79" s="10" t="s">
         <v>7</v>
       </c>
       <c r="C79" s="10" t="s">
         <v>2</v>
       </c>
       <c r="D79" s="3" t="s">
         <v>27</v>
       </c>
       <c r="E79" s="3" t="s">
         <v>27</v>
       </c>
       <c r="F79" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="G79" s="3"/>
+      <c r="G79" s="3" t="s">
+        <v>27</v>
+      </c>
       <c r="H79" s="97"/>
       <c r="I79" s="91"/>
       <c r="J79" s="91"/>
       <c r="K79" s="91"/>
       <c r="L79" s="91"/>
       <c r="M79" s="91"/>
       <c r="N79" s="91"/>
       <c r="O79" s="91"/>
       <c r="P79" s="91"/>
       <c r="Q79" s="91"/>
       <c r="R79" s="91"/>
       <c r="S79" s="91"/>
       <c r="T79" s="91"/>
       <c r="U79" s="91"/>
       <c r="V79" s="91"/>
       <c r="W79" s="91"/>
       <c r="X79" s="91"/>
       <c r="Y79" s="91"/>
       <c r="Z79" s="91"/>
       <c r="AA79" s="91"/>
       <c r="AB79" s="91"/>
       <c r="AC79" s="91"/>
       <c r="AD79" s="91"/>
       <c r="AE79" s="91"/>
       <c r="AF79" s="91"/>
@@ -13684,51 +13825,53 @@
       <c r="BG79" s="91"/>
       <c r="BH79" s="92"/>
       <c r="BI79" s="92"/>
       <c r="BJ79" s="92"/>
       <c r="BK79" s="92"/>
     </row>
     <row r="80" spans="1:63">
       <c r="A80" s="15" t="s">
         <v>101</v>
       </c>
       <c r="B80" s="10" t="s">
         <v>7</v>
       </c>
       <c r="C80" s="10" t="s">
         <v>2</v>
       </c>
       <c r="D80" s="3" t="s">
         <v>27</v>
       </c>
       <c r="E80" s="3" t="s">
         <v>27</v>
       </c>
       <c r="F80" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="G80" s="3"/>
+      <c r="G80" s="3" t="s">
+        <v>27</v>
+      </c>
       <c r="H80" s="97"/>
       <c r="I80" s="91"/>
       <c r="J80" s="91"/>
       <c r="K80" s="91"/>
       <c r="L80" s="91"/>
       <c r="M80" s="91"/>
       <c r="N80" s="91"/>
       <c r="O80" s="91"/>
       <c r="P80" s="91"/>
       <c r="Q80" s="91"/>
       <c r="R80" s="91"/>
       <c r="S80" s="91"/>
       <c r="T80" s="91"/>
       <c r="U80" s="91"/>
       <c r="V80" s="91"/>
       <c r="W80" s="91"/>
       <c r="X80" s="91"/>
       <c r="Y80" s="91"/>
       <c r="Z80" s="91"/>
       <c r="AA80" s="91"/>
       <c r="AB80" s="91"/>
       <c r="AC80" s="91"/>
       <c r="AD80" s="91"/>
       <c r="AE80" s="91"/>
       <c r="AF80" s="91"/>
@@ -13761,51 +13904,53 @@
       <c r="BG80" s="91"/>
       <c r="BH80" s="92"/>
       <c r="BI80" s="92"/>
       <c r="BJ80" s="92"/>
       <c r="BK80" s="92"/>
     </row>
     <row r="81" spans="1:63">
       <c r="A81" s="15" t="s">
         <v>83</v>
       </c>
       <c r="B81" s="10" t="s">
         <v>7</v>
       </c>
       <c r="C81" s="10" t="s">
         <v>2</v>
       </c>
       <c r="D81" s="3" t="s">
         <v>27</v>
       </c>
       <c r="E81" s="3" t="s">
         <v>27</v>
       </c>
       <c r="F81" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="G81" s="3"/>
+      <c r="G81" s="3" t="s">
+        <v>27</v>
+      </c>
       <c r="H81" s="97"/>
       <c r="I81" s="91"/>
       <c r="J81" s="91"/>
       <c r="K81" s="91"/>
       <c r="L81" s="91"/>
       <c r="M81" s="91"/>
       <c r="N81" s="91"/>
       <c r="O81" s="91"/>
       <c r="P81" s="91"/>
       <c r="Q81" s="91"/>
       <c r="R81" s="91"/>
       <c r="S81" s="91"/>
       <c r="T81" s="91"/>
       <c r="U81" s="91"/>
       <c r="V81" s="91"/>
       <c r="W81" s="91"/>
       <c r="X81" s="91"/>
       <c r="Y81" s="91"/>
       <c r="Z81" s="91"/>
       <c r="AA81" s="91"/>
       <c r="AB81" s="91"/>
       <c r="AC81" s="91"/>
       <c r="AD81" s="91"/>
       <c r="AE81" s="91"/>
       <c r="AF81" s="91"/>
@@ -13838,51 +13983,53 @@
       <c r="BG81" s="91"/>
       <c r="BH81" s="92"/>
       <c r="BI81" s="92"/>
       <c r="BJ81" s="92"/>
       <c r="BK81" s="92"/>
     </row>
     <row r="82" spans="1:63">
       <c r="A82" s="15" t="s">
         <v>84</v>
       </c>
       <c r="B82" s="10" t="s">
         <v>7</v>
       </c>
       <c r="C82" s="10" t="s">
         <v>2</v>
       </c>
       <c r="D82" s="3" t="s">
         <v>27</v>
       </c>
       <c r="E82" s="3" t="s">
         <v>27</v>
       </c>
       <c r="F82" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="G82" s="3"/>
+      <c r="G82" s="3" t="s">
+        <v>27</v>
+      </c>
       <c r="H82" s="97"/>
       <c r="I82" s="91"/>
       <c r="J82" s="91"/>
       <c r="K82" s="91"/>
       <c r="L82" s="91"/>
       <c r="M82" s="91"/>
       <c r="N82" s="91"/>
       <c r="O82" s="91"/>
       <c r="P82" s="91"/>
       <c r="Q82" s="91"/>
       <c r="R82" s="91"/>
       <c r="S82" s="91"/>
       <c r="T82" s="91"/>
       <c r="U82" s="91"/>
       <c r="V82" s="91"/>
       <c r="W82" s="91"/>
       <c r="X82" s="91"/>
       <c r="Y82" s="91"/>
       <c r="Z82" s="91"/>
       <c r="AA82" s="91"/>
       <c r="AB82" s="91"/>
       <c r="AC82" s="91"/>
       <c r="AD82" s="91"/>
       <c r="AE82" s="91"/>
       <c r="AF82" s="91"/>
@@ -13915,51 +14062,53 @@
       <c r="BG82" s="91"/>
       <c r="BH82" s="92"/>
       <c r="BI82" s="92"/>
       <c r="BJ82" s="92"/>
       <c r="BK82" s="92"/>
     </row>
     <row r="83" spans="1:63">
       <c r="A83" s="15" t="s">
         <v>85</v>
       </c>
       <c r="B83" s="10" t="s">
         <v>7</v>
       </c>
       <c r="C83" s="10" t="s">
         <v>2</v>
       </c>
       <c r="D83" s="3" t="s">
         <v>27</v>
       </c>
       <c r="E83" s="3" t="s">
         <v>27</v>
       </c>
       <c r="F83" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="G83" s="3"/>
+      <c r="G83" s="3" t="s">
+        <v>27</v>
+      </c>
       <c r="H83" s="97"/>
       <c r="I83" s="91"/>
       <c r="J83" s="91"/>
       <c r="K83" s="91"/>
       <c r="L83" s="91"/>
       <c r="M83" s="91"/>
       <c r="N83" s="91"/>
       <c r="O83" s="91"/>
       <c r="P83" s="91"/>
       <c r="Q83" s="91"/>
       <c r="R83" s="91"/>
       <c r="S83" s="91"/>
       <c r="T83" s="91"/>
       <c r="U83" s="91"/>
       <c r="V83" s="91"/>
       <c r="W83" s="91"/>
       <c r="X83" s="91"/>
       <c r="Y83" s="91"/>
       <c r="Z83" s="91"/>
       <c r="AA83" s="91"/>
       <c r="AB83" s="91"/>
       <c r="AC83" s="91"/>
       <c r="AD83" s="91"/>
       <c r="AE83" s="91"/>
       <c r="AF83" s="91"/>
@@ -13992,51 +14141,53 @@
       <c r="BG83" s="91"/>
       <c r="BH83" s="92"/>
       <c r="BI83" s="92"/>
       <c r="BJ83" s="92"/>
       <c r="BK83" s="92"/>
     </row>
     <row r="84" spans="1:63">
       <c r="A84" s="15" t="s">
         <v>109</v>
       </c>
       <c r="B84" s="10" t="s">
         <v>7</v>
       </c>
       <c r="C84" s="10" t="s">
         <v>2</v>
       </c>
       <c r="D84" s="3" t="s">
         <v>2</v>
       </c>
       <c r="E84" s="3" t="s">
         <v>2</v>
       </c>
       <c r="F84" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="G84" s="3"/>
+      <c r="G84" s="3" t="s">
+        <v>2</v>
+      </c>
       <c r="H84" s="97"/>
       <c r="I84" s="91"/>
       <c r="J84" s="91"/>
       <c r="K84" s="91"/>
       <c r="L84" s="91"/>
       <c r="M84" s="91"/>
       <c r="N84" s="91"/>
       <c r="O84" s="91"/>
       <c r="P84" s="91"/>
       <c r="Q84" s="91"/>
       <c r="R84" s="91"/>
       <c r="S84" s="91"/>
       <c r="T84" s="91"/>
       <c r="U84" s="91"/>
       <c r="V84" s="91"/>
       <c r="W84" s="91"/>
       <c r="X84" s="91"/>
       <c r="Y84" s="91"/>
       <c r="Z84" s="91"/>
       <c r="AA84" s="91"/>
       <c r="AB84" s="91"/>
       <c r="AC84" s="91"/>
       <c r="AD84" s="91"/>
       <c r="AE84" s="91"/>
       <c r="AF84" s="91"/>
@@ -14069,51 +14220,53 @@
       <c r="BG84" s="91"/>
       <c r="BH84" s="92"/>
       <c r="BI84" s="92"/>
       <c r="BJ84" s="92"/>
       <c r="BK84" s="92"/>
     </row>
     <row r="85" spans="1:63">
       <c r="A85" s="15" t="s">
         <v>110</v>
       </c>
       <c r="B85" s="10" t="s">
         <v>7</v>
       </c>
       <c r="C85" s="10" t="s">
         <v>2</v>
       </c>
       <c r="D85" s="3" t="s">
         <v>2</v>
       </c>
       <c r="E85" s="3" t="s">
         <v>2</v>
       </c>
       <c r="F85" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="G85" s="3"/>
+      <c r="G85" s="3" t="s">
+        <v>2</v>
+      </c>
       <c r="H85" s="97"/>
       <c r="I85" s="91"/>
       <c r="J85" s="91"/>
       <c r="K85" s="91"/>
       <c r="L85" s="91"/>
       <c r="M85" s="91"/>
       <c r="N85" s="91"/>
       <c r="O85" s="91"/>
       <c r="P85" s="91"/>
       <c r="Q85" s="91"/>
       <c r="R85" s="91"/>
       <c r="S85" s="91"/>
       <c r="T85" s="91"/>
       <c r="U85" s="91"/>
       <c r="V85" s="91"/>
       <c r="W85" s="91"/>
       <c r="X85" s="91"/>
       <c r="Y85" s="91"/>
       <c r="Z85" s="91"/>
       <c r="AA85" s="91"/>
       <c r="AB85" s="91"/>
       <c r="AC85" s="91"/>
       <c r="AD85" s="91"/>
       <c r="AE85" s="91"/>
       <c r="AF85" s="91"/>
@@ -14146,51 +14299,53 @@
       <c r="BG85" s="91"/>
       <c r="BH85" s="92"/>
       <c r="BI85" s="92"/>
       <c r="BJ85" s="92"/>
       <c r="BK85" s="92"/>
     </row>
     <row r="86" spans="1:63">
       <c r="A86" s="15" t="s">
         <v>111</v>
       </c>
       <c r="B86" s="10" t="s">
         <v>7</v>
       </c>
       <c r="C86" s="10" t="s">
         <v>2</v>
       </c>
       <c r="D86" s="3" t="s">
         <v>2</v>
       </c>
       <c r="E86" s="3" t="s">
         <v>2</v>
       </c>
       <c r="F86" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="G86" s="3"/>
+      <c r="G86" s="3" t="s">
+        <v>2</v>
+      </c>
       <c r="H86" s="97"/>
       <c r="I86" s="91"/>
       <c r="J86" s="91"/>
       <c r="K86" s="91"/>
       <c r="L86" s="91"/>
       <c r="M86" s="91"/>
       <c r="N86" s="91"/>
       <c r="O86" s="91"/>
       <c r="P86" s="91"/>
       <c r="Q86" s="91"/>
       <c r="R86" s="91"/>
       <c r="S86" s="91"/>
       <c r="T86" s="91"/>
       <c r="U86" s="91"/>
       <c r="V86" s="91"/>
       <c r="W86" s="91"/>
       <c r="X86" s="91"/>
       <c r="Y86" s="91"/>
       <c r="Z86" s="91"/>
       <c r="AA86" s="91"/>
       <c r="AB86" s="91"/>
       <c r="AC86" s="91"/>
       <c r="AD86" s="91"/>
       <c r="AE86" s="91"/>
       <c r="AF86" s="91"/>
@@ -14223,51 +14378,53 @@
       <c r="BG86" s="91"/>
       <c r="BH86" s="92"/>
       <c r="BI86" s="92"/>
       <c r="BJ86" s="92"/>
       <c r="BK86" s="92"/>
     </row>
     <row r="87" spans="1:63">
       <c r="A87" s="15" t="s">
         <v>112</v>
       </c>
       <c r="B87" s="10" t="s">
         <v>7</v>
       </c>
       <c r="C87" s="10" t="s">
         <v>2</v>
       </c>
       <c r="D87" s="3" t="s">
         <v>2</v>
       </c>
       <c r="E87" s="3" t="s">
         <v>2</v>
       </c>
       <c r="F87" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="G87" s="3"/>
+      <c r="G87" s="3" t="s">
+        <v>2</v>
+      </c>
       <c r="H87" s="97"/>
       <c r="I87" s="91"/>
       <c r="J87" s="91"/>
       <c r="K87" s="91"/>
       <c r="L87" s="91"/>
       <c r="M87" s="91"/>
       <c r="N87" s="91"/>
       <c r="O87" s="91"/>
       <c r="P87" s="91"/>
       <c r="Q87" s="91"/>
       <c r="R87" s="91"/>
       <c r="S87" s="91"/>
       <c r="T87" s="91"/>
       <c r="U87" s="91"/>
       <c r="V87" s="91"/>
       <c r="W87" s="91"/>
       <c r="X87" s="91"/>
       <c r="Y87" s="91"/>
       <c r="Z87" s="91"/>
       <c r="AA87" s="91"/>
       <c r="AB87" s="91"/>
       <c r="AC87" s="91"/>
       <c r="AD87" s="91"/>
       <c r="AE87" s="91"/>
       <c r="AF87" s="91"/>
@@ -19227,53 +19384,53 @@
       <c r="BA166" s="72"/>
       <c r="BB166" s="72"/>
       <c r="BC166" s="72"/>
       <c r="BD166" s="72"/>
       <c r="BE166" s="72"/>
       <c r="BF166" s="72"/>
       <c r="BG166" s="74"/>
       <c r="BH166" s="76"/>
       <c r="BI166" s="76"/>
       <c r="BJ166" s="76"/>
       <c r="BK166" s="76"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="C128:C129"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{54F8B3DC-D8C8-4E8D-9DF5-47107CB18FD7}">
   <dimension ref="A1:CK181"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="topRight" activeCell="BM61" sqref="BM61"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <pane xSplit="1" topLeftCell="E1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="T125" sqref="T125"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="24"/>
   <cols>
     <col min="1" max="1" width="33.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="20.140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="19.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="6" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="9.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="18" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="9.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="20" max="30" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="31" max="31" width="9.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="32" max="40" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="41" max="41" width="9.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="42" max="42" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="43" max="43" width="9.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="44" max="54" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="55" max="55" width="9.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="56" max="59" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="60" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:63" s="2" customFormat="1" ht="27">
       <c r="A1" s="21" t="s">
@@ -19630,51 +19787,53 @@
       </c>
       <c r="AY3" s="27">
         <v>25.2</v>
       </c>
       <c r="AZ3" s="98">
         <v>27.1</v>
       </c>
       <c r="BA3" s="98">
         <v>27.3</v>
       </c>
       <c r="BB3" s="98">
         <v>30.5</v>
       </c>
       <c r="BC3" s="98">
         <v>27.5</v>
       </c>
       <c r="BD3" s="98">
         <v>32.4</v>
       </c>
       <c r="BE3" s="98">
         <v>32.5</v>
       </c>
       <c r="BF3" s="98">
         <v>28.1</v>
       </c>
-      <c r="BG3" s="98"/>
+      <c r="BG3" s="98">
+        <v>26.9</v>
+      </c>
       <c r="BH3" s="98"/>
       <c r="BI3" s="98"/>
       <c r="BJ3" s="98"/>
       <c r="BK3" s="98"/>
     </row>
     <row r="4" spans="1:63" s="41" customFormat="1">
       <c r="A4" s="7" t="s">
         <v>108</v>
       </c>
       <c r="B4" s="8" t="s">
         <v>5</v>
       </c>
       <c r="C4" s="8" t="s">
         <v>3</v>
       </c>
       <c r="D4" s="24">
         <v>3</v>
       </c>
       <c r="E4" s="24">
         <v>5</v>
       </c>
       <c r="F4" s="24">
         <v>4</v>
       </c>
       <c r="G4" s="24">
@@ -19811,51 +19970,53 @@
       </c>
       <c r="AY4" s="24">
         <v>4</v>
       </c>
       <c r="AZ4" s="99">
         <v>3</v>
       </c>
       <c r="BA4" s="99">
         <v>3</v>
       </c>
       <c r="BB4" s="99">
         <v>4</v>
       </c>
       <c r="BC4" s="99">
         <v>3</v>
       </c>
       <c r="BD4" s="99">
         <v>3</v>
       </c>
       <c r="BE4" s="99">
         <v>1</v>
       </c>
       <c r="BF4" s="99">
         <v>2</v>
       </c>
-      <c r="BG4" s="99"/>
+      <c r="BG4" s="99">
+        <v>3</v>
+      </c>
       <c r="BH4" s="99"/>
       <c r="BI4" s="99"/>
       <c r="BJ4" s="99"/>
       <c r="BK4" s="99"/>
     </row>
     <row r="5" spans="1:63">
       <c r="A5" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B5" s="70" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="70" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="25" t="s">
         <v>26</v>
       </c>
       <c r="E5" s="25" t="s">
         <v>26</v>
       </c>
       <c r="F5" s="25" t="s">
         <v>26</v>
       </c>
       <c r="G5" s="25" t="s">
@@ -19992,51 +20153,53 @@
       </c>
       <c r="AY5" s="25" t="s">
         <v>26</v>
       </c>
       <c r="AZ5" s="3" t="s">
         <v>26</v>
       </c>
       <c r="BA5" s="3" t="s">
         <v>26</v>
       </c>
       <c r="BB5" s="3" t="s">
         <v>26</v>
       </c>
       <c r="BC5" s="3" t="s">
         <v>26</v>
       </c>
       <c r="BD5" s="3" t="s">
         <v>26</v>
       </c>
       <c r="BE5" s="3" t="s">
         <v>26</v>
       </c>
       <c r="BF5" s="3" t="s">
         <v>203</v>
       </c>
-      <c r="BG5" s="3"/>
+      <c r="BG5" s="3" t="s">
+        <v>203</v>
+      </c>
       <c r="BH5" s="3"/>
       <c r="BI5" s="3"/>
       <c r="BJ5" s="3"/>
       <c r="BK5" s="3"/>
     </row>
     <row r="6" spans="1:63" s="41" customFormat="1">
       <c r="A6" s="7" t="s">
         <v>153</v>
       </c>
       <c r="B6" s="8" t="s">
         <v>67</v>
       </c>
       <c r="C6" s="8" t="s">
         <v>3</v>
       </c>
       <c r="D6" s="56">
         <v>31.1</v>
       </c>
       <c r="E6" s="56">
         <v>19.7</v>
       </c>
       <c r="F6" s="56">
         <v>17.399999999999999</v>
       </c>
       <c r="G6" s="56">
@@ -20173,51 +20336,53 @@
       </c>
       <c r="AY6" s="24">
         <v>15.7</v>
       </c>
       <c r="AZ6" s="99">
         <v>21.3</v>
       </c>
       <c r="BA6" s="99">
         <v>19.2</v>
       </c>
       <c r="BB6" s="99">
         <v>19.399999999999999</v>
       </c>
       <c r="BC6" s="99">
         <v>12.2</v>
       </c>
       <c r="BD6" s="99">
         <v>13.6</v>
       </c>
       <c r="BE6" s="99">
         <v>10.9</v>
       </c>
       <c r="BF6" s="99">
         <v>14.3</v>
       </c>
-      <c r="BG6" s="99"/>
+      <c r="BG6" s="99">
+        <v>15.1</v>
+      </c>
       <c r="BH6" s="99"/>
       <c r="BI6" s="99"/>
       <c r="BJ6" s="99"/>
       <c r="BK6" s="99"/>
     </row>
     <row r="7" spans="1:63" s="37" customFormat="1">
       <c r="A7" s="11" t="s">
         <v>154</v>
       </c>
       <c r="B7" s="12" t="s">
         <v>2</v>
       </c>
       <c r="C7" s="12" t="s">
         <v>93</v>
       </c>
       <c r="D7" s="39">
         <v>8.16</v>
       </c>
       <c r="E7" s="39">
         <v>8.25</v>
       </c>
       <c r="F7" s="39">
         <v>8.2799999999999994</v>
       </c>
       <c r="G7" s="39">
@@ -20354,51 +20519,53 @@
       </c>
       <c r="AY7" s="29">
         <v>8.41</v>
       </c>
       <c r="AZ7" s="100">
         <v>8.27</v>
       </c>
       <c r="BA7" s="100">
         <v>8.3000000000000007</v>
       </c>
       <c r="BB7" s="100">
         <v>8.2799999999999994</v>
       </c>
       <c r="BC7" s="100">
         <v>8.2899999999999991</v>
       </c>
       <c r="BD7" s="100">
         <v>8.18</v>
       </c>
       <c r="BE7" s="100">
         <v>8.31</v>
       </c>
       <c r="BF7" s="100">
         <v>8.2200000000000006</v>
       </c>
-      <c r="BG7" s="100"/>
+      <c r="BG7" s="100">
+        <v>8.15</v>
+      </c>
       <c r="BH7" s="100"/>
       <c r="BI7" s="100"/>
       <c r="BJ7" s="100"/>
       <c r="BK7" s="100"/>
     </row>
     <row r="8" spans="1:63" s="42" customFormat="1">
       <c r="A8" s="13" t="s">
         <v>157</v>
       </c>
       <c r="B8" s="14" t="s">
         <v>92</v>
       </c>
       <c r="C8" s="14" t="s">
         <v>3</v>
       </c>
       <c r="D8" s="57">
         <v>248</v>
       </c>
       <c r="E8" s="57">
         <v>226</v>
       </c>
       <c r="F8" s="57">
         <v>210</v>
       </c>
       <c r="G8" s="57">
@@ -20535,51 +20702,53 @@
       </c>
       <c r="AY8" s="26">
         <v>188</v>
       </c>
       <c r="AZ8" s="101">
         <v>164</v>
       </c>
       <c r="BA8" s="101">
         <v>151</v>
       </c>
       <c r="BB8" s="101">
         <v>177</v>
       </c>
       <c r="BC8" s="101">
         <v>211</v>
       </c>
       <c r="BD8" s="101">
         <v>210</v>
       </c>
       <c r="BE8" s="101">
         <v>220</v>
       </c>
       <c r="BF8" s="101">
         <v>217</v>
       </c>
-      <c r="BG8" s="101"/>
+      <c r="BG8" s="101">
+        <v>221</v>
+      </c>
       <c r="BH8" s="101"/>
       <c r="BI8" s="101"/>
       <c r="BJ8" s="101"/>
       <c r="BK8" s="101"/>
     </row>
     <row r="9" spans="1:63" s="37" customFormat="1">
       <c r="A9" s="11" t="s">
         <v>117</v>
       </c>
       <c r="B9" s="12" t="s">
         <v>118</v>
       </c>
       <c r="C9" s="12"/>
       <c r="D9" s="39">
         <v>0.11996161324639683</v>
       </c>
       <c r="E9" s="39">
         <v>0.10959692307523802</v>
       </c>
       <c r="F9" s="39">
         <v>0.10209550198538363</v>
       </c>
       <c r="G9" s="39">
         <v>9.509343733573028E-2</v>
       </c>
@@ -20714,51 +20883,53 @@
       </c>
       <c r="AY9" s="29">
         <v>0.09</v>
       </c>
       <c r="AZ9" s="100">
         <v>8.0727785403092459E-2</v>
       </c>
       <c r="BA9" s="100">
         <v>7.4751342950789487E-2</v>
       </c>
       <c r="BB9" s="100">
         <v>0.08</v>
       </c>
       <c r="BC9" s="100">
         <v>0.10022529456019096</v>
       </c>
       <c r="BD9" s="100">
         <v>0.10209550198538363</v>
       </c>
       <c r="BE9" s="100">
         <v>0.11</v>
       </c>
       <c r="BF9" s="100">
         <v>0.1</v>
       </c>
-      <c r="BG9" s="100"/>
+      <c r="BG9" s="100">
+        <v>0.1</v>
+      </c>
       <c r="BH9" s="100"/>
       <c r="BI9" s="100"/>
       <c r="BJ9" s="100"/>
       <c r="BK9" s="100"/>
     </row>
     <row r="10" spans="1:63" s="42" customFormat="1" ht="25.5">
       <c r="A10" s="13" t="s">
         <v>128</v>
       </c>
       <c r="B10" s="14" t="s">
         <v>7</v>
       </c>
       <c r="C10" s="14" t="s">
         <v>3</v>
       </c>
       <c r="D10" s="26">
         <v>104</v>
       </c>
       <c r="E10" s="26">
         <v>99</v>
       </c>
       <c r="F10" s="26">
         <v>90</v>
       </c>
       <c r="G10" s="26">
@@ -20895,51 +21066,53 @@
       </c>
       <c r="AY10" s="26">
         <v>86</v>
       </c>
       <c r="AZ10" s="101">
         <v>81</v>
       </c>
       <c r="BA10" s="101">
         <v>73</v>
       </c>
       <c r="BB10" s="101">
         <v>85</v>
       </c>
       <c r="BC10" s="101">
         <v>106</v>
       </c>
       <c r="BD10" s="101">
         <v>103</v>
       </c>
       <c r="BE10" s="101">
         <v>111</v>
       </c>
       <c r="BF10" s="101">
         <v>106</v>
       </c>
-      <c r="BG10" s="101"/>
+      <c r="BG10" s="101">
+        <v>110</v>
+      </c>
       <c r="BH10" s="101"/>
       <c r="BI10" s="101"/>
       <c r="BJ10" s="101"/>
       <c r="BK10" s="101"/>
     </row>
     <row r="11" spans="1:63" s="42" customFormat="1">
       <c r="A11" s="13" t="s">
         <v>91</v>
       </c>
       <c r="B11" s="14" t="s">
         <v>7</v>
       </c>
       <c r="C11" s="14" t="s">
         <v>3</v>
       </c>
       <c r="D11" s="26">
         <v>0</v>
       </c>
       <c r="E11" s="26">
         <v>0</v>
       </c>
       <c r="F11" s="26">
         <v>0</v>
       </c>
       <c r="G11" s="26">
@@ -21076,51 +21249,53 @@
       </c>
       <c r="AY11" s="26">
         <v>3</v>
       </c>
       <c r="AZ11" s="101">
         <v>0</v>
       </c>
       <c r="BA11" s="101">
         <v>3</v>
       </c>
       <c r="BB11" s="101">
         <v>0</v>
       </c>
       <c r="BC11" s="101">
         <v>0</v>
       </c>
       <c r="BD11" s="101">
         <v>1</v>
       </c>
       <c r="BE11" s="101">
         <v>3</v>
       </c>
       <c r="BF11" s="101">
         <v>0</v>
       </c>
-      <c r="BG11" s="101"/>
+      <c r="BG11" s="101">
+        <v>0</v>
+      </c>
       <c r="BH11" s="101"/>
       <c r="BI11" s="101"/>
       <c r="BJ11" s="101"/>
       <c r="BK11" s="101"/>
     </row>
     <row r="12" spans="1:63" s="42" customFormat="1">
       <c r="A12" s="13" t="s">
         <v>106</v>
       </c>
       <c r="B12" s="14" t="s">
         <v>7</v>
       </c>
       <c r="C12" s="14" t="s">
         <v>3</v>
       </c>
       <c r="D12" s="26">
         <v>184</v>
       </c>
       <c r="E12" s="26">
         <v>175</v>
       </c>
       <c r="F12" s="26">
         <v>155</v>
       </c>
       <c r="G12" s="26">
@@ -21257,51 +21432,53 @@
       </c>
       <c r="AY12" s="26">
         <v>127</v>
       </c>
       <c r="AZ12" s="101">
         <v>122</v>
       </c>
       <c r="BA12" s="101">
         <v>112</v>
       </c>
       <c r="BB12" s="101">
         <v>132</v>
       </c>
       <c r="BC12" s="101">
         <v>142</v>
       </c>
       <c r="BD12" s="101">
         <v>138</v>
       </c>
       <c r="BE12" s="101">
         <v>146</v>
       </c>
       <c r="BF12" s="101">
         <v>149</v>
       </c>
-      <c r="BG12" s="101"/>
+      <c r="BG12" s="101">
+        <v>148</v>
+      </c>
       <c r="BH12" s="101"/>
       <c r="BI12" s="101"/>
       <c r="BJ12" s="101"/>
       <c r="BK12" s="101"/>
     </row>
     <row r="13" spans="1:63" s="42" customFormat="1">
       <c r="A13" s="13" t="s">
         <v>107</v>
       </c>
       <c r="B13" s="14" t="s">
         <v>7</v>
       </c>
       <c r="C13" s="14" t="s">
         <v>3</v>
       </c>
       <c r="D13" s="26">
         <v>149</v>
       </c>
       <c r="E13" s="26">
         <v>136</v>
       </c>
       <c r="F13" s="26">
         <v>126</v>
       </c>
       <c r="G13" s="26">
@@ -21438,51 +21615,53 @@
       </c>
       <c r="AY13" s="26">
         <v>113</v>
       </c>
       <c r="AZ13" s="101">
         <v>98</v>
       </c>
       <c r="BA13" s="101">
         <v>91</v>
       </c>
       <c r="BB13" s="101">
         <v>106</v>
       </c>
       <c r="BC13" s="101">
         <v>127</v>
       </c>
       <c r="BD13" s="101">
         <v>126</v>
       </c>
       <c r="BE13" s="101">
         <v>132</v>
       </c>
       <c r="BF13" s="101">
         <v>130</v>
       </c>
-      <c r="BG13" s="101"/>
+      <c r="BG13" s="101">
+        <v>133</v>
+      </c>
       <c r="BH13" s="101"/>
       <c r="BI13" s="101"/>
       <c r="BJ13" s="101"/>
       <c r="BK13" s="101"/>
     </row>
     <row r="14" spans="1:63" s="42" customFormat="1">
       <c r="A14" s="13" t="s">
         <v>8</v>
       </c>
       <c r="B14" s="14" t="s">
         <v>7</v>
       </c>
       <c r="C14" s="14" t="s">
         <v>3</v>
       </c>
       <c r="D14" s="26">
         <v>35</v>
       </c>
       <c r="E14" s="26">
         <v>39</v>
       </c>
       <c r="F14" s="26">
         <v>29</v>
       </c>
       <c r="G14" s="26">
@@ -21619,51 +21798,53 @@
       </c>
       <c r="AY14" s="26">
         <v>14</v>
       </c>
       <c r="AZ14" s="101">
         <v>24</v>
       </c>
       <c r="BA14" s="101">
         <v>21</v>
       </c>
       <c r="BB14" s="101">
         <v>26</v>
       </c>
       <c r="BC14" s="101">
         <v>15</v>
       </c>
       <c r="BD14" s="101">
         <v>12</v>
       </c>
       <c r="BE14" s="101">
         <v>14</v>
       </c>
       <c r="BF14" s="101">
         <v>19</v>
       </c>
-      <c r="BG14" s="101"/>
+      <c r="BG14" s="101">
+        <v>15</v>
+      </c>
       <c r="BH14" s="101"/>
       <c r="BI14" s="101"/>
       <c r="BJ14" s="101"/>
       <c r="BK14" s="101"/>
     </row>
     <row r="15" spans="1:63" s="42" customFormat="1">
       <c r="A15" s="13" t="s">
         <v>9</v>
       </c>
       <c r="B15" s="14" t="s">
         <v>7</v>
       </c>
       <c r="C15" s="14" t="s">
         <v>3</v>
       </c>
       <c r="D15" s="26">
         <v>117</v>
       </c>
       <c r="E15" s="26">
         <v>112</v>
       </c>
       <c r="F15" s="26">
         <v>103</v>
       </c>
       <c r="G15" s="26">
@@ -21800,51 +21981,53 @@
       </c>
       <c r="AY15" s="26">
         <v>88</v>
       </c>
       <c r="AZ15" s="101">
         <v>82</v>
       </c>
       <c r="BA15" s="101">
         <v>73</v>
       </c>
       <c r="BB15" s="101">
         <v>89</v>
       </c>
       <c r="BC15" s="101">
         <v>102</v>
       </c>
       <c r="BD15" s="101">
         <v>104</v>
       </c>
       <c r="BE15" s="101">
         <v>108</v>
       </c>
       <c r="BF15" s="101">
         <v>107</v>
       </c>
-      <c r="BG15" s="101"/>
+      <c r="BG15" s="101">
+        <v>108</v>
+      </c>
       <c r="BH15" s="101"/>
       <c r="BI15" s="101"/>
       <c r="BJ15" s="101"/>
       <c r="BK15" s="101"/>
     </row>
     <row r="16" spans="1:63" s="42" customFormat="1">
       <c r="A16" s="13" t="s">
         <v>10</v>
       </c>
       <c r="B16" s="14" t="s">
         <v>7</v>
       </c>
       <c r="C16" s="14" t="s">
         <v>3</v>
       </c>
       <c r="D16" s="26">
         <v>104</v>
       </c>
       <c r="E16" s="26">
         <v>99</v>
       </c>
       <c r="F16" s="26">
         <v>90</v>
       </c>
       <c r="G16" s="26">
@@ -21981,51 +22164,53 @@
       </c>
       <c r="AY16" s="26">
         <v>86</v>
       </c>
       <c r="AZ16" s="101">
         <v>81</v>
       </c>
       <c r="BA16" s="101">
         <v>73</v>
       </c>
       <c r="BB16" s="101">
         <v>85</v>
       </c>
       <c r="BC16" s="101">
         <v>102</v>
       </c>
       <c r="BD16" s="101">
         <v>103</v>
       </c>
       <c r="BE16" s="101">
         <v>108</v>
       </c>
       <c r="BF16" s="101">
         <v>106</v>
       </c>
-      <c r="BG16" s="101"/>
+      <c r="BG16" s="101">
+        <v>108</v>
+      </c>
       <c r="BH16" s="101"/>
       <c r="BI16" s="101"/>
       <c r="BJ16" s="101"/>
       <c r="BK16" s="101"/>
     </row>
     <row r="17" spans="1:63" s="42" customFormat="1">
       <c r="A17" s="13" t="s">
         <v>11</v>
       </c>
       <c r="B17" s="14" t="s">
         <v>7</v>
       </c>
       <c r="C17" s="14" t="s">
         <v>3</v>
       </c>
       <c r="D17" s="26">
         <v>13</v>
       </c>
       <c r="E17" s="26">
         <v>13</v>
       </c>
       <c r="F17" s="26">
         <v>13</v>
       </c>
       <c r="G17" s="26">
@@ -22162,51 +22347,53 @@
       </c>
       <c r="AY17" s="26">
         <v>2</v>
       </c>
       <c r="AZ17" s="101">
         <v>1</v>
       </c>
       <c r="BA17" s="101">
         <v>0</v>
       </c>
       <c r="BB17" s="101">
         <v>4</v>
       </c>
       <c r="BC17" s="101">
         <v>0</v>
       </c>
       <c r="BD17" s="101">
         <v>1</v>
       </c>
       <c r="BE17" s="101">
         <v>0</v>
       </c>
       <c r="BF17" s="101">
         <v>1</v>
       </c>
-      <c r="BG17" s="101"/>
+      <c r="BG17" s="101">
+        <v>0</v>
+      </c>
       <c r="BH17" s="101"/>
       <c r="BI17" s="101"/>
       <c r="BJ17" s="101"/>
       <c r="BK17" s="101"/>
     </row>
     <row r="18" spans="1:63" s="42" customFormat="1">
       <c r="A18" s="13" t="s">
         <v>12</v>
       </c>
       <c r="B18" s="14" t="s">
         <v>7</v>
       </c>
       <c r="C18" s="14" t="s">
         <v>3</v>
       </c>
       <c r="D18" s="26">
         <v>6</v>
       </c>
       <c r="E18" s="26">
         <v>2</v>
       </c>
       <c r="F18" s="26">
         <v>2</v>
       </c>
       <c r="G18" s="26">
@@ -22343,51 +22530,53 @@
       </c>
       <c r="AY18" s="26">
         <v>2</v>
       </c>
       <c r="AZ18" s="101">
         <v>2</v>
       </c>
       <c r="BA18" s="101">
         <v>1</v>
       </c>
       <c r="BB18" s="101">
         <v>1</v>
       </c>
       <c r="BC18" s="101">
         <v>2</v>
       </c>
       <c r="BD18" s="101">
         <v>4</v>
       </c>
       <c r="BE18" s="101">
         <v>1</v>
       </c>
       <c r="BF18" s="101">
         <v>1</v>
       </c>
-      <c r="BG18" s="101"/>
+      <c r="BG18" s="101">
+        <v>0</v>
+      </c>
       <c r="BH18" s="101"/>
       <c r="BI18" s="101"/>
       <c r="BJ18" s="101"/>
       <c r="BK18" s="101"/>
     </row>
     <row r="19" spans="1:63" s="42" customFormat="1">
       <c r="A19" s="13" t="s">
         <v>13</v>
       </c>
       <c r="B19" s="14" t="s">
         <v>7</v>
       </c>
       <c r="C19" s="14" t="s">
         <v>3</v>
       </c>
       <c r="D19" s="26">
         <v>4</v>
       </c>
       <c r="E19" s="26">
         <v>4</v>
       </c>
       <c r="F19" s="26">
         <v>4</v>
       </c>
       <c r="G19" s="26">
@@ -22524,51 +22713,53 @@
       </c>
       <c r="AY19" s="26">
         <v>3</v>
       </c>
       <c r="AZ19" s="101">
         <v>4</v>
       </c>
       <c r="BA19" s="101">
         <v>3</v>
       </c>
       <c r="BB19" s="101">
         <v>4</v>
       </c>
       <c r="BC19" s="101">
         <v>2</v>
       </c>
       <c r="BD19" s="101">
         <v>4</v>
       </c>
       <c r="BE19" s="101">
         <v>3</v>
       </c>
       <c r="BF19" s="101">
         <v>4</v>
       </c>
-      <c r="BG19" s="101"/>
+      <c r="BG19" s="101">
+        <v>3</v>
+      </c>
       <c r="BH19" s="101"/>
       <c r="BI19" s="101"/>
       <c r="BJ19" s="101"/>
       <c r="BK19" s="101"/>
     </row>
     <row r="20" spans="1:63" s="38" customFormat="1">
       <c r="A20" s="5" t="s">
         <v>16</v>
       </c>
       <c r="B20" s="6" t="s">
         <v>7</v>
       </c>
       <c r="C20" s="6" t="s">
         <v>3</v>
       </c>
       <c r="D20" s="27">
         <v>33.299999999999997</v>
       </c>
       <c r="E20" s="27">
         <v>31.8</v>
       </c>
       <c r="F20" s="27">
         <v>30.1</v>
       </c>
       <c r="G20" s="27">
@@ -22705,51 +22896,53 @@
       </c>
       <c r="AY20" s="27">
         <v>26.3</v>
       </c>
       <c r="AZ20" s="98">
         <v>23.7</v>
       </c>
       <c r="BA20" s="98">
         <v>23.4</v>
       </c>
       <c r="BB20" s="98">
         <v>25.1</v>
       </c>
       <c r="BC20" s="98">
         <v>31.9</v>
       </c>
       <c r="BD20" s="98">
         <v>29.5</v>
       </c>
       <c r="BE20" s="98">
         <v>32.4</v>
       </c>
       <c r="BF20" s="98">
         <v>31.9</v>
       </c>
-      <c r="BG20" s="98"/>
+      <c r="BG20" s="98">
+        <v>30.8</v>
+      </c>
       <c r="BH20" s="98"/>
       <c r="BI20" s="98"/>
       <c r="BJ20" s="98"/>
       <c r="BK20" s="98"/>
     </row>
     <row r="21" spans="1:63" s="36" customFormat="1">
       <c r="A21" s="43" t="s">
         <v>17</v>
       </c>
       <c r="B21" s="44" t="s">
         <v>7</v>
       </c>
       <c r="C21" s="44" t="s">
         <v>3</v>
       </c>
       <c r="D21" s="28">
         <v>0.38340000000000002</v>
       </c>
       <c r="E21" s="28">
         <v>0.35780000000000001</v>
       </c>
       <c r="F21" s="28">
         <v>0.32040000000000002</v>
       </c>
       <c r="G21" s="28">
@@ -22886,51 +23079,53 @@
       </c>
       <c r="AY21" s="28">
         <v>0.14000000000000001</v>
       </c>
       <c r="AZ21" s="102">
         <v>0.16</v>
       </c>
       <c r="BA21" s="102">
         <v>0.12</v>
       </c>
       <c r="BB21" s="102">
         <v>0.11</v>
       </c>
       <c r="BC21" s="102">
         <v>0.09</v>
       </c>
       <c r="BD21" s="102">
         <v>0.09</v>
       </c>
       <c r="BE21" s="102">
         <v>0.08</v>
       </c>
       <c r="BF21" s="102">
         <v>0.1</v>
       </c>
-      <c r="BG21" s="102"/>
+      <c r="BG21" s="102">
+        <v>0.09</v>
+      </c>
       <c r="BH21" s="102"/>
       <c r="BI21" s="102"/>
       <c r="BJ21" s="102"/>
       <c r="BK21" s="102"/>
     </row>
     <row r="22" spans="1:63" s="37" customFormat="1">
       <c r="A22" s="45" t="s">
         <v>18</v>
       </c>
       <c r="B22" s="12" t="s">
         <v>7</v>
       </c>
       <c r="C22" s="12" t="s">
         <v>3</v>
       </c>
       <c r="D22" s="29">
         <v>0.13</v>
       </c>
       <c r="E22" s="29">
         <v>0.17</v>
       </c>
       <c r="F22" s="29">
         <v>0.11</v>
       </c>
       <c r="G22" s="29">
@@ -23067,51 +23262,53 @@
       </c>
       <c r="AY22" s="29">
         <v>7.0000000000000007E-2</v>
       </c>
       <c r="AZ22" s="100">
         <v>0.09</v>
       </c>
       <c r="BA22" s="100">
         <v>0.08</v>
       </c>
       <c r="BB22" s="100">
         <v>0.09</v>
       </c>
       <c r="BC22" s="100">
         <v>0.08</v>
       </c>
       <c r="BD22" s="100">
         <v>0.1</v>
       </c>
       <c r="BE22" s="100">
         <v>0.11</v>
       </c>
       <c r="BF22" s="100">
         <v>0.11</v>
       </c>
-      <c r="BG22" s="100"/>
+      <c r="BG22" s="100">
+        <v>0.11</v>
+      </c>
       <c r="BH22" s="100"/>
       <c r="BI22" s="100"/>
       <c r="BJ22" s="100"/>
       <c r="BK22" s="100"/>
     </row>
     <row r="23" spans="1:63" s="37" customFormat="1">
       <c r="A23" s="46" t="s">
         <v>20</v>
       </c>
       <c r="B23" s="47" t="s">
         <v>7</v>
       </c>
       <c r="C23" s="47" t="s">
         <v>3</v>
       </c>
       <c r="D23" s="29">
         <v>8.1</v>
       </c>
       <c r="E23" s="29">
         <v>7.8</v>
       </c>
       <c r="F23" s="29">
         <v>6.66</v>
       </c>
       <c r="G23" s="29">
@@ -23248,51 +23445,53 @@
       </c>
       <c r="AY23" s="29">
         <v>5.34</v>
       </c>
       <c r="AZ23" s="100">
         <v>5.46</v>
       </c>
       <c r="BA23" s="100">
         <v>3.48</v>
       </c>
       <c r="BB23" s="100">
         <v>6.3</v>
       </c>
       <c r="BC23" s="100">
         <v>5.34</v>
       </c>
       <c r="BD23" s="100">
         <v>7.26</v>
       </c>
       <c r="BE23" s="100">
         <v>6.48</v>
       </c>
       <c r="BF23" s="100">
         <v>6.54</v>
       </c>
-      <c r="BG23" s="100"/>
+      <c r="BG23" s="100">
+        <v>7.44</v>
+      </c>
       <c r="BH23" s="100"/>
       <c r="BI23" s="100"/>
       <c r="BJ23" s="100"/>
       <c r="BK23" s="100"/>
     </row>
     <row r="24" spans="1:63" s="36" customFormat="1">
       <c r="A24" s="48" t="s">
         <v>19</v>
       </c>
       <c r="B24" s="44" t="s">
         <v>7</v>
       </c>
       <c r="C24" s="44">
         <v>1</v>
       </c>
       <c r="D24" s="28">
         <v>5.2299999999999999E-2</v>
       </c>
       <c r="E24" s="28">
         <v>5.45E-2</v>
       </c>
       <c r="F24" s="28">
         <v>4.2700000000000002E-2</v>
       </c>
       <c r="G24" s="28">
@@ -23429,51 +23628,53 @@
       </c>
       <c r="AY24" s="28">
         <v>0.06</v>
       </c>
       <c r="AZ24" s="102">
         <v>0.06</v>
       </c>
       <c r="BA24" s="102">
         <v>0.06</v>
       </c>
       <c r="BB24" s="102">
         <v>0.05</v>
       </c>
       <c r="BC24" s="102">
         <v>7.0000000000000007E-2</v>
       </c>
       <c r="BD24" s="102">
         <v>0.06</v>
       </c>
       <c r="BE24" s="102">
         <v>7.0000000000000007E-2</v>
       </c>
       <c r="BF24" s="102">
         <v>0.08</v>
       </c>
-      <c r="BG24" s="102"/>
+      <c r="BG24" s="102">
+        <v>0.06</v>
+      </c>
       <c r="BH24" s="102"/>
       <c r="BI24" s="102"/>
       <c r="BJ24" s="102"/>
       <c r="BK24" s="102"/>
     </row>
     <row r="25" spans="1:63" s="36" customFormat="1">
       <c r="A25" s="49" t="s">
         <v>79</v>
       </c>
       <c r="B25" s="50" t="s">
         <v>7</v>
       </c>
       <c r="C25" s="50" t="s">
         <v>3</v>
       </c>
       <c r="D25" s="28">
         <v>0.19109999999999999</v>
       </c>
       <c r="E25" s="28">
         <v>0.1759</v>
       </c>
       <c r="F25" s="28">
         <v>0.1988</v>
       </c>
       <c r="G25" s="28">
@@ -23610,51 +23811,53 @@
       </c>
       <c r="AY25" s="28" t="s">
         <v>2</v>
       </c>
       <c r="AZ25" s="28" t="s">
         <v>2</v>
       </c>
       <c r="BA25" s="102" t="s">
         <v>2</v>
       </c>
       <c r="BB25" s="102" t="s">
         <v>2</v>
       </c>
       <c r="BC25" s="102" t="s">
         <v>2</v>
       </c>
       <c r="BD25" s="102" t="s">
         <v>2</v>
       </c>
       <c r="BE25" s="102" t="s">
         <v>2</v>
       </c>
       <c r="BF25" s="102" t="s">
         <v>2</v>
       </c>
-      <c r="BG25" s="102"/>
+      <c r="BG25" s="102" t="s">
+        <v>2</v>
+      </c>
       <c r="BH25" s="102"/>
       <c r="BI25" s="102"/>
       <c r="BJ25" s="102"/>
       <c r="BK25" s="102"/>
     </row>
     <row r="26" spans="1:63" s="36" customFormat="1">
       <c r="A26" s="49" t="s">
         <v>74</v>
       </c>
       <c r="B26" s="50" t="s">
         <v>7</v>
       </c>
       <c r="C26" s="50">
         <v>0.05</v>
       </c>
       <c r="D26" s="28">
         <v>4.1000000000000003E-3</v>
       </c>
       <c r="E26" s="28">
         <v>3.8999999999999998E-3</v>
       </c>
       <c r="F26" s="28" t="s">
         <v>27</v>
       </c>
       <c r="G26" s="28" t="s">
@@ -23791,51 +23994,53 @@
       </c>
       <c r="AY26" s="28" t="s">
         <v>103</v>
       </c>
       <c r="AZ26" s="28" t="s">
         <v>3</v>
       </c>
       <c r="BA26" s="102" t="s">
         <v>3</v>
       </c>
       <c r="BB26" s="102" t="s">
         <v>27</v>
       </c>
       <c r="BC26" s="102" t="s">
         <v>3</v>
       </c>
       <c r="BD26" s="102" t="s">
         <v>27</v>
       </c>
       <c r="BE26" s="102" t="s">
         <v>3</v>
       </c>
       <c r="BF26" s="102" t="s">
         <v>3</v>
       </c>
-      <c r="BG26" s="102"/>
+      <c r="BG26" s="102" t="s">
+        <v>27</v>
+      </c>
       <c r="BH26" s="102"/>
       <c r="BI26" s="102"/>
       <c r="BJ26" s="102"/>
       <c r="BK26" s="102"/>
     </row>
     <row r="27" spans="1:63" s="36" customFormat="1">
       <c r="A27" s="49" t="s">
         <v>155</v>
       </c>
       <c r="B27" s="50" t="s">
         <v>7</v>
       </c>
       <c r="C27" s="50">
         <v>0.05</v>
       </c>
       <c r="D27" s="28" t="s">
         <v>3</v>
       </c>
       <c r="E27" s="28" t="s">
         <v>27</v>
       </c>
       <c r="F27" s="28" t="s">
         <v>3</v>
       </c>
       <c r="G27" s="28" t="s">
@@ -23972,51 +24177,53 @@
       </c>
       <c r="AY27" s="28" t="s">
         <v>103</v>
       </c>
       <c r="AZ27" s="28" t="s">
         <v>3</v>
       </c>
       <c r="BA27" s="102" t="s">
         <v>3</v>
       </c>
       <c r="BB27" s="102" t="s">
         <v>103</v>
       </c>
       <c r="BC27" s="102" t="s">
         <v>3</v>
       </c>
       <c r="BD27" s="102" t="s">
         <v>103</v>
       </c>
       <c r="BE27" s="102" t="s">
         <v>3</v>
       </c>
       <c r="BF27" s="102" t="s">
         <v>3</v>
       </c>
-      <c r="BG27" s="102"/>
+      <c r="BG27" s="102" t="s">
+        <v>27</v>
+      </c>
       <c r="BH27" s="102"/>
       <c r="BI27" s="102"/>
       <c r="BJ27" s="102"/>
       <c r="BK27" s="102"/>
     </row>
     <row r="28" spans="1:63" s="36" customFormat="1">
       <c r="A28" s="49" t="s">
         <v>156</v>
       </c>
       <c r="B28" s="50" t="s">
         <v>7</v>
       </c>
       <c r="C28" s="50">
         <v>5.0000000000000001E-3</v>
       </c>
       <c r="D28" s="28" t="s">
         <v>3</v>
       </c>
       <c r="E28" s="28">
         <v>6.9999999999999999E-4</v>
       </c>
       <c r="F28" s="28" t="s">
         <v>3</v>
       </c>
       <c r="G28" s="28" t="s">
@@ -24153,51 +24360,53 @@
       </c>
       <c r="AY28" s="28" t="s">
         <v>27</v>
       </c>
       <c r="AZ28" s="28" t="s">
         <v>3</v>
       </c>
       <c r="BA28" s="102" t="s">
         <v>3</v>
       </c>
       <c r="BB28" s="102" t="s">
         <v>103</v>
       </c>
       <c r="BC28" s="102" t="s">
         <v>3</v>
       </c>
       <c r="BD28" s="102" t="s">
         <v>27</v>
       </c>
       <c r="BE28" s="102" t="s">
         <v>3</v>
       </c>
       <c r="BF28" s="102" t="s">
         <v>3</v>
       </c>
-      <c r="BG28" s="102"/>
+      <c r="BG28" s="102" t="s">
+        <v>27</v>
+      </c>
       <c r="BH28" s="102"/>
       <c r="BI28" s="102"/>
       <c r="BJ28" s="102"/>
       <c r="BK28" s="102"/>
     </row>
     <row r="29" spans="1:63" s="54" customFormat="1">
       <c r="A29" s="51" t="s">
         <v>38</v>
       </c>
       <c r="B29" s="52" t="s">
         <v>7</v>
       </c>
       <c r="C29" s="52">
         <v>2E-3</v>
       </c>
       <c r="D29" s="53" t="s">
         <v>3</v>
       </c>
       <c r="E29" s="53" t="s">
         <v>27</v>
       </c>
       <c r="F29" s="53" t="s">
         <v>3</v>
       </c>
       <c r="G29" s="53" t="s">
@@ -24334,51 +24543,53 @@
       </c>
       <c r="AY29" s="53" t="s">
         <v>103</v>
       </c>
       <c r="AZ29" s="53" t="s">
         <v>3</v>
       </c>
       <c r="BA29" s="103" t="s">
         <v>3</v>
       </c>
       <c r="BB29" s="103" t="s">
         <v>103</v>
       </c>
       <c r="BC29" s="103" t="s">
         <v>3</v>
       </c>
       <c r="BD29" s="103" t="s">
         <v>103</v>
       </c>
       <c r="BE29" s="103" t="s">
         <v>3</v>
       </c>
       <c r="BF29" s="103" t="s">
         <v>3</v>
       </c>
-      <c r="BG29" s="103"/>
+      <c r="BG29" s="103" t="s">
+        <v>207</v>
+      </c>
       <c r="BH29" s="103"/>
       <c r="BI29" s="103"/>
       <c r="BJ29" s="103"/>
       <c r="BK29" s="103"/>
     </row>
     <row r="30" spans="1:63" s="36" customFormat="1">
       <c r="A30" s="49" t="s">
         <v>116</v>
       </c>
       <c r="B30" s="50" t="s">
         <v>7</v>
       </c>
       <c r="C30" s="50">
         <v>0.01</v>
       </c>
       <c r="D30" s="68" t="s">
         <v>2</v>
       </c>
       <c r="E30" s="68" t="s">
         <v>2</v>
       </c>
       <c r="F30" s="68" t="s">
         <v>2</v>
       </c>
       <c r="G30" s="68" t="s">
@@ -24515,51 +24726,53 @@
       </c>
       <c r="AY30" s="28">
         <v>2.8999999999999998E-3</v>
       </c>
       <c r="AZ30" s="28" t="s">
         <v>3</v>
       </c>
       <c r="BA30" s="102" t="s">
         <v>3</v>
       </c>
       <c r="BB30" s="102">
         <v>3.0999999999999999E-3</v>
       </c>
       <c r="BC30" s="102" t="s">
         <v>3</v>
       </c>
       <c r="BD30" s="102">
         <v>4.3E-3</v>
       </c>
       <c r="BE30" s="102" t="s">
         <v>3</v>
       </c>
       <c r="BF30" s="102" t="s">
         <v>3</v>
       </c>
-      <c r="BG30" s="102"/>
+      <c r="BG30" s="102">
+        <v>3.8E-3</v>
+      </c>
       <c r="BH30" s="102"/>
       <c r="BI30" s="102"/>
       <c r="BJ30" s="102"/>
       <c r="BK30" s="102"/>
     </row>
     <row r="31" spans="1:63" s="60" customFormat="1">
       <c r="A31" s="58" t="s">
         <v>72</v>
       </c>
       <c r="B31" s="59" t="s">
         <v>7</v>
       </c>
       <c r="C31" s="59">
         <v>0.1</v>
       </c>
       <c r="D31" s="30" t="s">
         <v>3</v>
       </c>
       <c r="E31" s="30" t="s">
         <v>64</v>
       </c>
       <c r="F31" s="30" t="s">
         <v>3</v>
       </c>
       <c r="G31" s="30" t="s">
@@ -24696,51 +24909,53 @@
       </c>
       <c r="AY31" s="30" t="s">
         <v>64</v>
       </c>
       <c r="AZ31" s="30" t="s">
         <v>3</v>
       </c>
       <c r="BA31" s="60" t="s">
         <v>3</v>
       </c>
       <c r="BB31" s="71" t="s">
         <v>64</v>
       </c>
       <c r="BC31" s="60" t="s">
         <v>3</v>
       </c>
       <c r="BD31" s="71" t="s">
         <v>64</v>
       </c>
       <c r="BE31" s="60" t="s">
         <v>3</v>
       </c>
       <c r="BF31" s="60" t="s">
         <v>3</v>
       </c>
-      <c r="BG31" s="71"/>
+      <c r="BG31" s="71" t="s">
+        <v>64</v>
+      </c>
       <c r="BH31" s="71"/>
       <c r="BI31" s="71"/>
       <c r="BJ31" s="71"/>
       <c r="BK31" s="71"/>
     </row>
     <row r="32" spans="1:63" s="60" customFormat="1">
       <c r="A32" s="58" t="s">
         <v>73</v>
       </c>
       <c r="B32" s="59" t="s">
         <v>7</v>
       </c>
       <c r="C32" s="59">
         <v>1</v>
       </c>
       <c r="D32" s="30" t="s">
         <v>3</v>
       </c>
       <c r="E32" s="30">
         <v>2E-3</v>
       </c>
       <c r="F32" s="30" t="s">
         <v>3</v>
       </c>
       <c r="G32" s="30" t="s">
@@ -24877,51 +25092,53 @@
       </c>
       <c r="AY32" s="28" t="s">
         <v>27</v>
       </c>
       <c r="AZ32" s="30" t="s">
         <v>3</v>
       </c>
       <c r="BA32" s="71" t="s">
         <v>3</v>
       </c>
       <c r="BB32" s="71" t="s">
         <v>113</v>
       </c>
       <c r="BC32" s="71" t="s">
         <v>3</v>
       </c>
       <c r="BD32" s="71" t="s">
         <v>27</v>
       </c>
       <c r="BE32" s="71" t="s">
         <v>3</v>
       </c>
       <c r="BF32" s="71" t="s">
         <v>3</v>
       </c>
-      <c r="BG32" s="71"/>
+      <c r="BG32" s="71" t="s">
+        <v>206</v>
+      </c>
       <c r="BH32" s="71"/>
       <c r="BI32" s="71"/>
       <c r="BJ32" s="71"/>
       <c r="BK32" s="71"/>
     </row>
     <row r="33" spans="1:63" s="36" customFormat="1">
       <c r="A33" s="49" t="s">
         <v>115</v>
       </c>
       <c r="B33" s="50" t="s">
         <v>7</v>
       </c>
       <c r="C33" s="50">
         <v>0.1</v>
       </c>
       <c r="D33" s="68" t="s">
         <v>2</v>
       </c>
       <c r="E33" s="68" t="s">
         <v>2</v>
       </c>
       <c r="F33" s="68" t="s">
         <v>2</v>
       </c>
       <c r="G33" s="68" t="s">
@@ -25058,51 +25275,53 @@
       </c>
       <c r="AY33" s="28" t="s">
         <v>27</v>
       </c>
       <c r="AZ33" s="28" t="s">
         <v>3</v>
       </c>
       <c r="BA33" s="102" t="s">
         <v>3</v>
       </c>
       <c r="BB33" s="102" t="s">
         <v>113</v>
       </c>
       <c r="BC33" s="102" t="s">
         <v>3</v>
       </c>
       <c r="BD33" s="102">
         <v>1.1299999999999999E-2</v>
       </c>
       <c r="BE33" s="102" t="s">
         <v>3</v>
       </c>
       <c r="BF33" s="102" t="s">
         <v>3</v>
       </c>
-      <c r="BG33" s="102"/>
+      <c r="BG33" s="102" t="s">
+        <v>27</v>
+      </c>
       <c r="BH33" s="102"/>
       <c r="BI33" s="102"/>
       <c r="BJ33" s="102"/>
       <c r="BK33" s="102"/>
     </row>
     <row r="34" spans="1:63" s="37" customFormat="1">
       <c r="A34" s="46" t="s">
         <v>75</v>
       </c>
       <c r="B34" s="47" t="s">
         <v>7</v>
       </c>
       <c r="C34" s="47" t="s">
         <v>2</v>
       </c>
       <c r="D34" s="29" t="s">
         <v>3</v>
       </c>
       <c r="E34" s="29">
         <v>2.74</v>
       </c>
       <c r="F34" s="29" t="s">
         <v>3</v>
       </c>
       <c r="G34" s="29" t="s">
@@ -25239,51 +25458,53 @@
       </c>
       <c r="AY34" s="29" t="s">
         <v>3</v>
       </c>
       <c r="AZ34" s="29" t="s">
         <v>3</v>
       </c>
       <c r="BA34" s="100" t="s">
         <v>3</v>
       </c>
       <c r="BB34" s="100" t="s">
         <v>3</v>
       </c>
       <c r="BC34" s="100" t="s">
         <v>3</v>
       </c>
       <c r="BD34" s="100" t="s">
         <v>3</v>
       </c>
       <c r="BE34" s="100" t="s">
         <v>3</v>
       </c>
       <c r="BF34" s="100" t="s">
         <v>3</v>
       </c>
-      <c r="BG34" s="100"/>
+      <c r="BG34" s="100" t="s">
+        <v>3</v>
+      </c>
       <c r="BH34" s="100"/>
       <c r="BI34" s="100"/>
       <c r="BJ34" s="100"/>
       <c r="BK34" s="100"/>
     </row>
     <row r="35" spans="1:63" s="37" customFormat="1">
       <c r="A35" s="46" t="s">
         <v>76</v>
       </c>
       <c r="B35" s="47" t="s">
         <v>7</v>
       </c>
       <c r="C35" s="47" t="s">
         <v>2</v>
       </c>
       <c r="D35" s="29" t="s">
         <v>3</v>
       </c>
       <c r="E35" s="29">
         <v>1.51</v>
       </c>
       <c r="F35" s="29" t="s">
         <v>3</v>
       </c>
       <c r="G35" s="29" t="s">
@@ -25420,51 +25641,53 @@
       </c>
       <c r="AY35" s="29" t="s">
         <v>3</v>
       </c>
       <c r="AZ35" s="29" t="s">
         <v>3</v>
       </c>
       <c r="BA35" s="100" t="s">
         <v>3</v>
       </c>
       <c r="BB35" s="100" t="s">
         <v>3</v>
       </c>
       <c r="BC35" s="100" t="s">
         <v>3</v>
       </c>
       <c r="BD35" s="100" t="s">
         <v>3</v>
       </c>
       <c r="BE35" s="100" t="s">
         <v>3</v>
       </c>
       <c r="BF35" s="100" t="s">
         <v>3</v>
       </c>
-      <c r="BG35" s="100"/>
+      <c r="BG35" s="100" t="s">
+        <v>3</v>
+      </c>
       <c r="BH35" s="100"/>
       <c r="BI35" s="100"/>
       <c r="BJ35" s="100"/>
       <c r="BK35" s="100"/>
     </row>
     <row r="36" spans="1:63" s="38" customFormat="1">
       <c r="A36" s="61" t="s">
         <v>120</v>
       </c>
       <c r="B36" s="17" t="s">
         <v>7</v>
       </c>
       <c r="C36" s="17" t="s">
         <v>3</v>
       </c>
       <c r="D36" s="27">
         <v>1.3</v>
       </c>
       <c r="E36" s="27">
         <v>1.4</v>
       </c>
       <c r="F36" s="27">
         <v>1.6</v>
       </c>
       <c r="G36" s="27">
@@ -25601,51 +25824,53 @@
       </c>
       <c r="AY36" s="27">
         <v>1</v>
       </c>
       <c r="AZ36" s="98">
         <v>1</v>
       </c>
       <c r="BA36" s="98">
         <v>0.9</v>
       </c>
       <c r="BB36" s="98">
         <v>1</v>
       </c>
       <c r="BC36" s="98">
         <v>1.3</v>
       </c>
       <c r="BD36" s="98">
         <v>1.4</v>
       </c>
       <c r="BE36" s="98">
         <v>1.7</v>
       </c>
       <c r="BF36" s="98">
         <v>1.2</v>
       </c>
-      <c r="BG36" s="98"/>
+      <c r="BG36" s="98">
+        <v>1.3</v>
+      </c>
       <c r="BH36" s="98"/>
       <c r="BI36" s="98"/>
       <c r="BJ36" s="98"/>
       <c r="BK36" s="98"/>
     </row>
     <row r="37" spans="1:63" s="38" customFormat="1">
       <c r="A37" s="61" t="s">
         <v>121</v>
       </c>
       <c r="B37" s="17" t="s">
         <v>7</v>
       </c>
       <c r="C37" s="17" t="s">
         <v>3</v>
       </c>
       <c r="D37" s="27">
         <v>0.8</v>
       </c>
       <c r="E37" s="27">
         <v>0.9</v>
       </c>
       <c r="F37" s="27">
         <v>1.1000000000000001</v>
       </c>
       <c r="G37" s="27">
@@ -25782,51 +26007,53 @@
       </c>
       <c r="AY37" s="27">
         <v>0.9</v>
       </c>
       <c r="AZ37" s="98">
         <v>0.7</v>
       </c>
       <c r="BA37" s="98">
         <v>0.8</v>
       </c>
       <c r="BB37" s="98">
         <v>0.8</v>
       </c>
       <c r="BC37" s="98">
         <v>1.1000000000000001</v>
       </c>
       <c r="BD37" s="98">
         <v>0.9</v>
       </c>
       <c r="BE37" s="98">
         <v>1.4</v>
       </c>
       <c r="BF37" s="98">
         <v>1.1000000000000001</v>
       </c>
-      <c r="BG37" s="98"/>
+      <c r="BG37" s="98">
+        <v>1.1000000000000001</v>
+      </c>
       <c r="BH37" s="98"/>
       <c r="BI37" s="98"/>
       <c r="BJ37" s="98"/>
       <c r="BK37" s="98"/>
     </row>
     <row r="38" spans="1:63" s="36" customFormat="1">
       <c r="A38" s="49" t="s">
         <v>77</v>
       </c>
       <c r="B38" s="50" t="s">
         <v>102</v>
       </c>
       <c r="C38" s="50" t="s">
         <v>3</v>
       </c>
       <c r="D38" s="28">
         <v>2.4799999999999999E-2</v>
       </c>
       <c r="E38" s="28">
         <v>2.7799999999999998E-2</v>
       </c>
       <c r="F38" s="28">
         <v>3.1099999999999999E-2</v>
       </c>
       <c r="G38" s="28">
@@ -25963,51 +26190,53 @@
       </c>
       <c r="AY38" s="28">
         <v>2.87E-2</v>
       </c>
       <c r="AZ38" s="102">
         <v>2.6200000000000001E-2</v>
       </c>
       <c r="BA38" s="102">
         <v>2.47E-2</v>
       </c>
       <c r="BB38" s="102">
         <v>2.7799999999999998E-2</v>
       </c>
       <c r="BC38" s="102">
         <v>2.6200000000000001E-2</v>
       </c>
       <c r="BD38" s="102">
         <v>3.1600000000000003E-2</v>
       </c>
       <c r="BE38" s="102">
         <v>2.9600000000000001E-2</v>
       </c>
       <c r="BF38" s="102">
         <v>2.7400000000000001E-2</v>
       </c>
-      <c r="BG38" s="102"/>
+      <c r="BG38" s="102">
+        <v>3.2099999999999997E-2</v>
+      </c>
       <c r="BH38" s="102"/>
       <c r="BI38" s="102"/>
       <c r="BJ38" s="102"/>
       <c r="BK38" s="102"/>
     </row>
     <row r="39" spans="1:63" s="37" customFormat="1">
       <c r="A39" s="46" t="s">
         <v>21</v>
       </c>
       <c r="B39" s="47" t="s">
         <v>68</v>
       </c>
       <c r="C39" s="47" t="s">
         <v>3</v>
       </c>
       <c r="D39" s="29">
         <v>3.12</v>
       </c>
       <c r="E39" s="29">
         <v>3.21</v>
       </c>
       <c r="F39" s="29">
         <v>2.82</v>
       </c>
       <c r="G39" s="29">
@@ -26144,51 +26373,53 @@
       </c>
       <c r="AY39" s="29">
         <v>3.1888888888888891</v>
       </c>
       <c r="AZ39" s="100">
         <v>3.7428571428571433</v>
       </c>
       <c r="BA39" s="100">
         <v>3.0874999999999995</v>
       </c>
       <c r="BB39" s="100">
         <v>3.4749999999999996</v>
       </c>
       <c r="BC39" s="100">
         <v>2.3818181818181818</v>
       </c>
       <c r="BD39" s="100">
         <v>3.5111111111111111</v>
       </c>
       <c r="BE39" s="100">
         <v>2.1142857142857143</v>
       </c>
       <c r="BF39" s="100">
         <v>2.4909090909090907</v>
       </c>
-      <c r="BG39" s="100"/>
+      <c r="BG39" s="100">
+        <v>2.9181818181818175</v>
+      </c>
       <c r="BH39" s="100"/>
       <c r="BI39" s="100"/>
       <c r="BJ39" s="100"/>
       <c r="BK39" s="100"/>
     </row>
     <row r="40" spans="1:63" s="38" customFormat="1">
       <c r="A40" s="5" t="s">
         <v>14</v>
       </c>
       <c r="B40" s="6" t="s">
         <v>7</v>
       </c>
       <c r="C40" s="6" t="s">
         <v>3</v>
       </c>
       <c r="D40" s="27">
         <v>1.48</v>
       </c>
       <c r="E40" s="27">
         <v>1.7</v>
       </c>
       <c r="F40" s="27">
         <v>1.3</v>
       </c>
       <c r="G40" s="27">
@@ -26325,51 +26556,53 @@
       </c>
       <c r="AY40" s="27">
         <v>1.59</v>
       </c>
       <c r="AZ40" s="98">
         <v>0.91</v>
       </c>
       <c r="BA40" s="98">
         <v>1.82</v>
       </c>
       <c r="BB40" s="98">
         <v>1.63</v>
       </c>
       <c r="BC40" s="98">
         <v>1.76</v>
       </c>
       <c r="BD40" s="98">
         <v>1.1599999999999999</v>
       </c>
       <c r="BE40" s="98">
         <v>1.46</v>
       </c>
       <c r="BF40" s="98">
         <v>1.72</v>
       </c>
-      <c r="BG40" s="98"/>
+      <c r="BG40" s="98">
+        <v>1.76</v>
+      </c>
       <c r="BH40" s="98"/>
       <c r="BI40" s="98"/>
       <c r="BJ40" s="98"/>
       <c r="BK40" s="98"/>
     </row>
     <row r="41" spans="1:63" s="38" customFormat="1">
       <c r="A41" s="61" t="s">
         <v>122</v>
       </c>
       <c r="B41" s="17" t="s">
         <v>7</v>
       </c>
       <c r="C41" s="17">
         <v>4</v>
       </c>
       <c r="D41" s="27">
         <v>6.99</v>
       </c>
       <c r="E41" s="27">
         <v>7.09</v>
       </c>
       <c r="F41" s="27">
         <v>7.3</v>
       </c>
       <c r="G41" s="27">
@@ -26506,51 +26739,53 @@
       </c>
       <c r="AY41" s="27">
         <v>8.16</v>
       </c>
       <c r="AZ41" s="98">
         <v>7.26</v>
       </c>
       <c r="BA41" s="98">
         <v>7.66</v>
       </c>
       <c r="BB41" s="98">
         <v>7.3</v>
       </c>
       <c r="BC41" s="98">
         <v>7.11</v>
       </c>
       <c r="BD41" s="98">
         <v>6.95</v>
       </c>
       <c r="BE41" s="98">
         <v>8.5500000000000007</v>
       </c>
       <c r="BF41" s="98">
         <v>7</v>
       </c>
-      <c r="BG41" s="98"/>
+      <c r="BG41" s="98">
+        <v>6.96</v>
+      </c>
       <c r="BH41" s="98"/>
       <c r="BI41" s="98"/>
       <c r="BJ41" s="98"/>
       <c r="BK41" s="98"/>
     </row>
     <row r="42" spans="1:63" s="38" customFormat="1">
       <c r="A42" s="61" t="s">
         <v>22</v>
       </c>
       <c r="B42" s="17" t="s">
         <v>7</v>
       </c>
       <c r="C42" s="17">
         <v>2</v>
       </c>
       <c r="D42" s="27">
         <v>0.7</v>
       </c>
       <c r="E42" s="27">
         <v>1.5</v>
       </c>
       <c r="F42" s="27">
         <v>1.2</v>
       </c>
       <c r="G42" s="27">
@@ -26687,51 +26922,53 @@
       </c>
       <c r="AY42" s="27">
         <v>1.5</v>
       </c>
       <c r="AZ42" s="98">
         <v>1.2</v>
       </c>
       <c r="BA42" s="98">
         <v>0.7</v>
       </c>
       <c r="BB42" s="98">
         <v>1</v>
       </c>
       <c r="BC42" s="98">
         <v>2.6</v>
       </c>
       <c r="BD42" s="98">
         <v>1.3</v>
       </c>
       <c r="BE42" s="98">
         <v>1.3</v>
       </c>
       <c r="BF42" s="98">
         <v>0.9</v>
       </c>
-      <c r="BG42" s="98"/>
+      <c r="BG42" s="98">
+        <v>1.1000000000000001</v>
+      </c>
       <c r="BH42" s="98"/>
       <c r="BI42" s="98"/>
       <c r="BJ42" s="98"/>
       <c r="BK42" s="98"/>
     </row>
     <row r="43" spans="1:63" s="41" customFormat="1">
       <c r="A43" s="62" t="s">
         <v>123</v>
       </c>
       <c r="B43" s="63" t="s">
         <v>119</v>
       </c>
       <c r="C43" s="63" t="s">
         <v>2</v>
       </c>
       <c r="D43" s="56">
         <v>8.19</v>
       </c>
       <c r="E43" s="56">
         <v>8.5</v>
       </c>
       <c r="F43" s="56">
         <v>10.130000000000001</v>
       </c>
       <c r="G43" s="56">
@@ -26868,51 +27105,53 @@
       </c>
       <c r="AY43" s="24">
         <v>12.01</v>
       </c>
       <c r="AZ43" s="99">
         <v>7.27</v>
       </c>
       <c r="BA43" s="99">
         <v>7.27</v>
       </c>
       <c r="BB43" s="99">
         <v>8.5</v>
       </c>
       <c r="BC43" s="99">
         <v>7.93</v>
       </c>
       <c r="BD43" s="99">
         <v>8.14</v>
       </c>
       <c r="BE43" s="99">
         <v>19.850000000000001</v>
       </c>
       <c r="BF43" s="99">
         <v>16</v>
       </c>
-      <c r="BG43" s="99"/>
+      <c r="BG43" s="99">
+        <v>9.11</v>
+      </c>
       <c r="BH43" s="99"/>
       <c r="BI43" s="99"/>
       <c r="BJ43" s="99"/>
       <c r="BK43" s="99"/>
     </row>
     <row r="44" spans="1:63" s="60" customFormat="1">
       <c r="A44" s="64" t="s">
         <v>124</v>
       </c>
       <c r="B44" s="65" t="s">
         <v>7</v>
       </c>
       <c r="C44" s="65">
         <v>0.5</v>
       </c>
       <c r="D44" s="30">
         <v>2.1000000000000001E-2</v>
       </c>
       <c r="E44" s="30">
         <v>1.7000000000000001E-2</v>
       </c>
       <c r="F44" s="30" t="s">
         <v>27</v>
       </c>
       <c r="G44" s="30">
@@ -27049,51 +27288,53 @@
       </c>
       <c r="AY44" s="30">
         <v>1.2999999999999999E-2</v>
       </c>
       <c r="AZ44" s="71">
         <v>8.0000000000000002E-3</v>
       </c>
       <c r="BA44" s="71">
         <v>1.9E-2</v>
       </c>
       <c r="BB44" s="71" t="s">
         <v>97</v>
       </c>
       <c r="BC44" s="71">
         <v>2.7E-2</v>
       </c>
       <c r="BD44" s="71">
         <v>2.3E-2</v>
       </c>
       <c r="BE44" s="71">
         <v>2.8000000000000001E-2</v>
       </c>
       <c r="BF44" s="71">
         <v>1.6E-2</v>
       </c>
-      <c r="BG44" s="71"/>
+      <c r="BG44" s="71">
+        <v>2.1999999999999999E-2</v>
+      </c>
       <c r="BH44" s="71"/>
       <c r="BI44" s="71"/>
       <c r="BJ44" s="71"/>
       <c r="BK44" s="71"/>
     </row>
     <row r="45" spans="1:63" s="60" customFormat="1">
       <c r="A45" s="64" t="s">
         <v>125</v>
       </c>
       <c r="B45" s="65" t="s">
         <v>7</v>
       </c>
       <c r="C45" s="65">
         <v>5</v>
       </c>
       <c r="D45" s="30">
         <v>0.43</v>
       </c>
       <c r="E45" s="30">
         <v>0.2</v>
       </c>
       <c r="F45" s="30">
         <v>0.23</v>
       </c>
       <c r="G45" s="30">
@@ -27230,51 +27471,53 @@
       </c>
       <c r="AY45" s="30">
         <v>0.14000000000000001</v>
       </c>
       <c r="AZ45" s="71" t="s">
         <v>37</v>
       </c>
       <c r="BA45" s="71">
         <v>0.22</v>
       </c>
       <c r="BB45" s="71">
         <v>0.23</v>
       </c>
       <c r="BC45" s="71">
         <v>0.24</v>
       </c>
       <c r="BD45" s="71">
         <v>0.3</v>
       </c>
       <c r="BE45" s="71">
         <v>0.19</v>
       </c>
       <c r="BF45" s="71">
         <v>0.16</v>
       </c>
-      <c r="BG45" s="71"/>
+      <c r="BG45" s="71">
+        <v>0.39</v>
+      </c>
       <c r="BH45" s="71"/>
       <c r="BI45" s="71"/>
       <c r="BJ45" s="71"/>
       <c r="BK45" s="71"/>
     </row>
     <row r="46" spans="1:63" s="60" customFormat="1">
       <c r="A46" s="64" t="s">
         <v>126</v>
       </c>
       <c r="B46" s="65" t="s">
         <v>7</v>
       </c>
       <c r="C46" s="65" t="s">
         <v>3</v>
       </c>
       <c r="D46" s="30">
         <v>3.4000000000000002E-2</v>
       </c>
       <c r="E46" s="30" t="s">
         <v>27</v>
       </c>
       <c r="F46" s="30">
         <v>1.2E-2</v>
       </c>
       <c r="G46" s="30">
@@ -27411,51 +27654,53 @@
       </c>
       <c r="AY46" s="30">
         <v>2E-3</v>
       </c>
       <c r="AZ46" s="71">
         <v>2E-3</v>
       </c>
       <c r="BA46" s="71">
         <v>7.0000000000000001E-3</v>
       </c>
       <c r="BB46" s="71">
         <v>4.0000000000000001E-3</v>
       </c>
       <c r="BC46" s="71">
         <v>4.0000000000000001E-3</v>
       </c>
       <c r="BD46" s="71">
         <v>5.0000000000000001E-3</v>
       </c>
       <c r="BE46" s="71">
         <v>6.0000000000000001E-3</v>
       </c>
       <c r="BF46" s="71">
         <v>6.0000000000000001E-3</v>
       </c>
-      <c r="BG46" s="71"/>
+      <c r="BG46" s="71">
+        <v>7.0000000000000001E-3</v>
+      </c>
       <c r="BH46" s="71"/>
       <c r="BI46" s="71"/>
       <c r="BJ46" s="71"/>
       <c r="BK46" s="71"/>
     </row>
     <row r="47" spans="1:63" s="38" customFormat="1">
       <c r="A47" s="5" t="s">
         <v>71</v>
       </c>
       <c r="B47" s="6" t="s">
         <v>7</v>
       </c>
       <c r="C47" s="6" t="s">
         <v>3</v>
       </c>
       <c r="D47" s="27">
         <v>0.5</v>
       </c>
       <c r="E47" s="27">
         <v>0.4</v>
       </c>
       <c r="F47" s="27">
         <v>0.1</v>
       </c>
       <c r="G47" s="27">
@@ -27592,51 +27837,53 @@
       </c>
       <c r="AY47" s="27">
         <v>0.1</v>
       </c>
       <c r="AZ47" s="98">
         <v>0.4</v>
       </c>
       <c r="BA47" s="98">
         <v>0.1</v>
       </c>
       <c r="BB47" s="98">
         <v>0.3</v>
       </c>
       <c r="BC47" s="98">
         <v>0</v>
       </c>
       <c r="BD47" s="98" t="s">
         <v>202</v>
       </c>
       <c r="BE47" s="98" t="s">
         <v>202</v>
       </c>
       <c r="BF47" s="98" t="s">
         <v>204</v>
       </c>
-      <c r="BG47" s="98"/>
+      <c r="BG47" s="98" t="s">
+        <v>204</v>
+      </c>
       <c r="BH47" s="98"/>
       <c r="BI47" s="98"/>
       <c r="BJ47" s="98"/>
       <c r="BK47" s="98"/>
     </row>
     <row r="48" spans="1:63" s="37" customFormat="1">
       <c r="A48" s="11" t="s">
         <v>15</v>
       </c>
       <c r="B48" s="12" t="s">
         <v>7</v>
       </c>
       <c r="C48" s="12" t="s">
         <v>3</v>
       </c>
       <c r="D48" s="29">
         <v>0.08</v>
       </c>
       <c r="E48" s="29">
         <v>0.09</v>
       </c>
       <c r="F48" s="29">
         <v>7.0000000000000007E-2</v>
       </c>
       <c r="G48" s="29">
@@ -27773,51 +28020,53 @@
       </c>
       <c r="AY48" s="29">
         <v>0</v>
       </c>
       <c r="AZ48" s="100">
         <v>0.04</v>
       </c>
       <c r="BA48" s="100">
         <v>0.03</v>
       </c>
       <c r="BB48" s="100">
         <v>0.04</v>
       </c>
       <c r="BC48" s="100">
         <v>0.01</v>
       </c>
       <c r="BD48" s="100" t="s">
         <v>64</v>
       </c>
       <c r="BE48" s="100" t="s">
         <v>64</v>
       </c>
       <c r="BF48" s="100" t="s">
         <v>205</v>
       </c>
-      <c r="BG48" s="100"/>
+      <c r="BG48" s="100" t="s">
+        <v>205</v>
+      </c>
       <c r="BH48" s="100"/>
       <c r="BI48" s="100"/>
       <c r="BJ48" s="100"/>
       <c r="BK48" s="100"/>
     </row>
     <row r="49" spans="1:89" s="42" customFormat="1">
       <c r="A49" s="66" t="s">
         <v>69</v>
       </c>
       <c r="B49" s="18" t="s">
         <v>23</v>
       </c>
       <c r="C49" s="18">
         <v>20000</v>
       </c>
       <c r="D49" s="26">
         <v>2247</v>
       </c>
       <c r="E49" s="26">
         <v>2143</v>
       </c>
       <c r="F49" s="26">
         <v>2909</v>
       </c>
       <c r="G49" s="26">
@@ -27954,51 +28203,53 @@
       </c>
       <c r="AY49" s="26">
         <v>1119.9000000000001</v>
       </c>
       <c r="AZ49" s="101">
         <v>2247</v>
       </c>
       <c r="BA49" s="101">
         <v>1852</v>
       </c>
       <c r="BB49" s="101">
         <v>985</v>
       </c>
       <c r="BC49" s="101">
         <v>1187</v>
       </c>
       <c r="BD49" s="101">
         <v>1450</v>
       </c>
       <c r="BE49" s="101">
         <v>862</v>
       </c>
       <c r="BF49" s="101">
         <v>1500</v>
       </c>
-      <c r="BG49" s="101"/>
+      <c r="BG49" s="101">
+        <v>1515</v>
+      </c>
       <c r="BH49" s="101"/>
       <c r="BI49" s="101"/>
       <c r="BJ49" s="101"/>
       <c r="BK49" s="101"/>
     </row>
     <row r="50" spans="1:89" s="42" customFormat="1">
       <c r="A50" s="66" t="s">
         <v>70</v>
       </c>
       <c r="B50" s="18" t="s">
         <v>23</v>
       </c>
       <c r="C50" s="18">
         <v>4000</v>
       </c>
       <c r="D50" s="26">
         <v>86</v>
       </c>
       <c r="E50" s="26">
         <v>327</v>
       </c>
       <c r="F50" s="26">
         <v>359</v>
       </c>
       <c r="G50" s="26">
@@ -28135,51 +28386,53 @@
       </c>
       <c r="AY50" s="26">
         <v>40.799999999999997</v>
       </c>
       <c r="AZ50" s="101">
         <v>32.299999999999997</v>
       </c>
       <c r="BA50" s="101">
         <v>101.2</v>
       </c>
       <c r="BB50" s="101">
         <v>20</v>
       </c>
       <c r="BC50" s="101">
         <v>31</v>
       </c>
       <c r="BD50" s="101">
         <v>148.30000000000001</v>
       </c>
       <c r="BE50" s="101">
         <v>41</v>
       </c>
       <c r="BF50" s="101">
         <v>121</v>
       </c>
-      <c r="BG50" s="101"/>
+      <c r="BG50" s="101">
+        <v>85</v>
+      </c>
       <c r="BH50" s="101"/>
       <c r="BI50" s="101"/>
       <c r="BJ50" s="101"/>
       <c r="BK50" s="101"/>
     </row>
     <row r="51" spans="1:89" s="42" customFormat="1">
       <c r="A51" s="67" t="s">
         <v>129</v>
       </c>
       <c r="B51" s="18" t="s">
         <v>23</v>
       </c>
       <c r="C51" s="18" t="s">
         <v>2</v>
       </c>
       <c r="D51" s="26">
         <v>10</v>
       </c>
       <c r="E51" s="26">
         <v>10</v>
       </c>
       <c r="F51" s="26">
         <v>30</v>
       </c>
       <c r="G51" s="26">
@@ -28316,51 +28569,53 @@
       </c>
       <c r="AY51" s="26">
         <v>2</v>
       </c>
       <c r="AZ51" s="101">
         <v>31</v>
       </c>
       <c r="BA51" s="101">
         <v>28.8</v>
       </c>
       <c r="BB51" s="101" t="s">
         <v>105</v>
       </c>
       <c r="BC51" s="101">
         <v>10</v>
       </c>
       <c r="BD51" s="101" t="s">
         <v>105</v>
       </c>
       <c r="BE51" s="101">
         <v>10</v>
       </c>
       <c r="BF51" s="101">
         <v>31</v>
       </c>
-      <c r="BG51" s="101"/>
+      <c r="BG51" s="101" t="s">
+        <v>208</v>
+      </c>
       <c r="BH51" s="101"/>
       <c r="BI51" s="101"/>
       <c r="BJ51" s="101"/>
       <c r="BK51" s="101"/>
     </row>
     <row r="52" spans="1:89" s="42" customFormat="1">
       <c r="A52" s="66" t="s">
         <v>24</v>
       </c>
       <c r="B52" s="18" t="s">
         <v>78</v>
       </c>
       <c r="C52" s="18" t="s">
         <v>3</v>
       </c>
       <c r="D52" s="26">
         <v>12400</v>
       </c>
       <c r="E52" s="26">
         <v>15600</v>
       </c>
       <c r="F52" s="26">
         <v>13600</v>
       </c>
       <c r="G52" s="26">
@@ -28497,51 +28752,53 @@
       </c>
       <c r="AY52" s="26">
         <v>65600</v>
       </c>
       <c r="AZ52" s="101">
         <v>21600</v>
       </c>
       <c r="BA52" s="101">
         <v>21200</v>
       </c>
       <c r="BB52" s="101">
         <v>17600</v>
       </c>
       <c r="BC52" s="101">
         <v>34400</v>
       </c>
       <c r="BD52" s="101">
         <v>46000</v>
       </c>
       <c r="BE52" s="101">
         <v>26000</v>
       </c>
       <c r="BF52" s="101">
         <v>52400</v>
       </c>
-      <c r="BG52" s="101"/>
+      <c r="BG52" s="101">
+        <v>30800</v>
+      </c>
       <c r="BH52" s="101"/>
       <c r="BI52" s="101"/>
       <c r="BJ52" s="101"/>
       <c r="BK52" s="101"/>
     </row>
     <row r="53" spans="1:89" s="42" customFormat="1">
       <c r="A53" s="66" t="s">
         <v>25</v>
       </c>
       <c r="B53" s="18" t="s">
         <v>78</v>
       </c>
       <c r="C53" s="18" t="s">
         <v>3</v>
       </c>
       <c r="D53" s="26">
         <v>10000</v>
       </c>
       <c r="E53" s="26">
         <v>12000</v>
       </c>
       <c r="F53" s="26">
         <v>9200</v>
       </c>
       <c r="G53" s="26">
@@ -28678,51 +28935,53 @@
       </c>
       <c r="AY53" s="26">
         <v>58400</v>
       </c>
       <c r="AZ53" s="101">
         <v>17600</v>
       </c>
       <c r="BA53" s="101">
         <v>18000</v>
       </c>
       <c r="BB53" s="101">
         <v>13600</v>
       </c>
       <c r="BC53" s="101">
         <v>25600</v>
       </c>
       <c r="BD53" s="101">
         <v>23600</v>
       </c>
       <c r="BE53" s="101">
         <v>16800</v>
       </c>
       <c r="BF53" s="101">
         <v>37600</v>
       </c>
-      <c r="BG53" s="101"/>
+      <c r="BG53" s="101">
+        <v>18000</v>
+      </c>
       <c r="BH53" s="101"/>
       <c r="BI53" s="101"/>
       <c r="BJ53" s="101"/>
       <c r="BK53" s="101"/>
     </row>
     <row r="54" spans="1:89" s="42" customFormat="1">
       <c r="A54" s="66" t="s">
         <v>130</v>
       </c>
       <c r="B54" s="18" t="s">
         <v>78</v>
       </c>
       <c r="C54" s="18" t="s">
         <v>3</v>
       </c>
       <c r="D54" s="57">
         <v>0</v>
       </c>
       <c r="E54" s="57">
         <v>0</v>
       </c>
       <c r="F54" s="57">
         <v>0</v>
       </c>
       <c r="G54" s="57">
@@ -28859,51 +29118,53 @@
       </c>
       <c r="AY54" s="26">
         <v>12800</v>
       </c>
       <c r="AZ54" s="101">
         <v>1600</v>
       </c>
       <c r="BA54" s="101">
         <v>2400</v>
       </c>
       <c r="BB54" s="101">
         <v>0</v>
       </c>
       <c r="BC54" s="101">
         <v>400</v>
       </c>
       <c r="BD54" s="101">
         <v>400</v>
       </c>
       <c r="BE54" s="101">
         <v>0</v>
       </c>
       <c r="BF54" s="101">
         <v>0</v>
       </c>
-      <c r="BG54" s="101"/>
+      <c r="BG54" s="101">
+        <v>400</v>
+      </c>
       <c r="BH54" s="101"/>
       <c r="BI54" s="101"/>
       <c r="BJ54" s="101"/>
       <c r="BK54" s="101"/>
     </row>
     <row r="55" spans="1:89" s="37" customFormat="1">
       <c r="A55" s="46" t="s">
         <v>127</v>
       </c>
       <c r="B55" s="47" t="s">
         <v>119</v>
       </c>
       <c r="C55" s="47" t="s">
         <v>3</v>
       </c>
       <c r="D55" s="39">
         <v>2.14</v>
       </c>
       <c r="E55" s="39">
         <v>3</v>
       </c>
       <c r="F55" s="39">
         <v>2.33</v>
       </c>
       <c r="G55" s="39">
@@ -29040,51 +29301,53 @@
       </c>
       <c r="AY55" s="29">
         <v>6.3</v>
       </c>
       <c r="AZ55" s="100">
         <v>1.7</v>
       </c>
       <c r="BA55" s="100">
         <v>1.96</v>
       </c>
       <c r="BB55" s="100">
         <v>1.4</v>
       </c>
       <c r="BC55" s="100">
         <v>1.82</v>
       </c>
       <c r="BD55" s="100">
         <v>1.74</v>
       </c>
       <c r="BE55" s="100">
         <v>2.16</v>
       </c>
       <c r="BF55" s="100">
         <v>2.77</v>
       </c>
-      <c r="BG55" s="100"/>
+      <c r="BG55" s="100">
+        <v>1.42</v>
+      </c>
       <c r="BH55" s="100"/>
       <c r="BI55" s="100"/>
       <c r="BJ55" s="100"/>
       <c r="BK55" s="100"/>
     </row>
     <row r="56" spans="1:89" s="77" customFormat="1">
       <c r="A56" s="78" t="s">
         <v>158</v>
       </c>
       <c r="B56" s="75"/>
       <c r="C56" s="75"/>
       <c r="D56" s="72"/>
       <c r="E56" s="72"/>
       <c r="F56" s="72"/>
       <c r="G56" s="72"/>
       <c r="H56" s="72"/>
       <c r="I56" s="72"/>
       <c r="J56" s="72"/>
       <c r="K56" s="72"/>
       <c r="L56" s="72"/>
       <c r="M56" s="72"/>
       <c r="N56" s="72"/>
       <c r="O56" s="72"/>
       <c r="P56" s="72"/>
       <c r="Q56" s="72"/>
@@ -29486,51 +29749,53 @@
       </c>
       <c r="W62" s="25" t="s">
         <v>32</v>
       </c>
       <c r="X62" s="25" t="s">
         <v>29</v>
       </c>
       <c r="Y62" s="25" t="s">
         <v>32</v>
       </c>
       <c r="Z62" s="40" t="s">
         <v>29</v>
       </c>
       <c r="AA62" s="40" t="s">
         <v>29</v>
       </c>
       <c r="AB62" s="40" t="s">
         <v>29</v>
       </c>
       <c r="AC62" s="40" t="s">
         <v>32</v>
       </c>
       <c r="AD62" s="40" t="s">
         <v>29</v>
       </c>
-      <c r="AE62" s="40"/>
+      <c r="AE62" s="40" t="s">
+        <v>29</v>
+      </c>
       <c r="AF62" s="40"/>
       <c r="AG62" s="40"/>
       <c r="AT62" s="89"/>
       <c r="AU62" s="89"/>
       <c r="AV62" s="89"/>
       <c r="AW62" s="89"/>
       <c r="AX62" s="89"/>
       <c r="AY62" s="89"/>
       <c r="AZ62" s="89"/>
       <c r="BA62" s="89"/>
       <c r="BB62" s="89"/>
       <c r="BC62" s="89"/>
       <c r="BD62" s="89"/>
       <c r="BE62" s="89"/>
       <c r="BF62" s="89"/>
       <c r="BG62" s="89"/>
       <c r="BH62" s="90"/>
       <c r="BI62" s="90"/>
       <c r="BJ62" s="90"/>
       <c r="BK62" s="90"/>
       <c r="BP62" s="89"/>
       <c r="BQ62" s="89"/>
       <c r="BR62" s="89"/>
       <c r="BS62" s="89"/>
       <c r="BT62" s="89"/>
@@ -29621,51 +29886,53 @@
       </c>
       <c r="W63" s="25" t="s">
         <v>29</v>
       </c>
       <c r="X63" s="25" t="s">
         <v>3</v>
       </c>
       <c r="Y63" s="25" t="s">
         <v>29</v>
       </c>
       <c r="Z63" s="40" t="s">
         <v>2</v>
       </c>
       <c r="AA63" s="40" t="s">
         <v>2</v>
       </c>
       <c r="AB63" s="40" t="s">
         <v>2</v>
       </c>
       <c r="AC63" s="40" t="s">
         <v>29</v>
       </c>
       <c r="AD63" s="40" t="s">
         <v>29</v>
       </c>
-      <c r="AE63" s="40"/>
+      <c r="AE63" s="40" t="s">
+        <v>29</v>
+      </c>
       <c r="AF63" s="40"/>
       <c r="AG63" s="40"/>
       <c r="AT63" s="89"/>
       <c r="AU63" s="89"/>
       <c r="AV63" s="89"/>
       <c r="AW63" s="89"/>
       <c r="AX63" s="89"/>
       <c r="AY63" s="89"/>
       <c r="AZ63" s="89"/>
       <c r="BA63" s="89"/>
       <c r="BB63" s="89"/>
       <c r="BC63" s="89"/>
       <c r="BD63" s="89"/>
       <c r="BE63" s="89"/>
       <c r="BF63" s="89"/>
       <c r="BG63" s="89"/>
       <c r="BH63" s="90"/>
       <c r="BI63" s="90"/>
       <c r="BJ63" s="90"/>
       <c r="BK63" s="90"/>
       <c r="BP63" s="89"/>
       <c r="BQ63" s="89"/>
       <c r="BR63" s="89"/>
       <c r="BS63" s="89"/>
       <c r="BT63" s="89"/>
@@ -29756,51 +30023,53 @@
       </c>
       <c r="W64" s="25" t="s">
         <v>29</v>
       </c>
       <c r="X64" s="25" t="s">
         <v>3</v>
       </c>
       <c r="Y64" s="25" t="s">
         <v>29</v>
       </c>
       <c r="Z64" s="40" t="s">
         <v>2</v>
       </c>
       <c r="AA64" s="40" t="s">
         <v>2</v>
       </c>
       <c r="AB64" s="40" t="s">
         <v>2</v>
       </c>
       <c r="AC64" s="40" t="s">
         <v>29</v>
       </c>
       <c r="AD64" s="40" t="s">
         <v>29</v>
       </c>
-      <c r="AE64" s="40"/>
+      <c r="AE64" s="40" t="s">
+        <v>29</v>
+      </c>
       <c r="AF64" s="40"/>
       <c r="AG64" s="40"/>
       <c r="AT64" s="89"/>
       <c r="AU64" s="89"/>
       <c r="AV64" s="89"/>
       <c r="AW64" s="89"/>
       <c r="AX64" s="89"/>
       <c r="AY64" s="89"/>
       <c r="AZ64" s="89"/>
       <c r="BA64" s="89"/>
       <c r="BB64" s="89"/>
       <c r="BC64" s="89"/>
       <c r="BD64" s="89"/>
       <c r="BE64" s="89"/>
       <c r="BF64" s="89"/>
       <c r="BG64" s="89"/>
       <c r="BH64" s="90"/>
       <c r="BI64" s="90"/>
       <c r="BJ64" s="90"/>
       <c r="BK64" s="90"/>
       <c r="BP64" s="89"/>
       <c r="BQ64" s="89"/>
       <c r="BR64" s="89"/>
       <c r="BS64" s="89"/>
       <c r="BT64" s="89"/>
@@ -29891,51 +30160,53 @@
       </c>
       <c r="W65" s="25" t="s">
         <v>29</v>
       </c>
       <c r="X65" s="25" t="s">
         <v>29</v>
       </c>
       <c r="Y65" s="25" t="s">
         <v>29</v>
       </c>
       <c r="Z65" s="40" t="s">
         <v>29</v>
       </c>
       <c r="AA65" s="40" t="s">
         <v>29</v>
       </c>
       <c r="AB65" s="40" t="s">
         <v>29</v>
       </c>
       <c r="AC65" s="40" t="s">
         <v>29</v>
       </c>
       <c r="AD65" s="40" t="s">
         <v>29</v>
       </c>
-      <c r="AE65" s="40"/>
+      <c r="AE65" s="40" t="s">
+        <v>29</v>
+      </c>
       <c r="AF65" s="40"/>
       <c r="AG65" s="40"/>
       <c r="AT65" s="89"/>
       <c r="AU65" s="89"/>
       <c r="AV65" s="89"/>
       <c r="AW65" s="89"/>
       <c r="AX65" s="89"/>
       <c r="AY65" s="89"/>
       <c r="AZ65" s="89"/>
       <c r="BA65" s="89"/>
       <c r="BB65" s="89"/>
       <c r="BC65" s="89"/>
       <c r="BD65" s="89"/>
       <c r="BE65" s="89"/>
       <c r="BF65" s="89"/>
       <c r="BG65" s="89"/>
       <c r="BH65" s="90"/>
       <c r="BI65" s="90"/>
       <c r="BJ65" s="90"/>
       <c r="BK65" s="90"/>
       <c r="BP65" s="89"/>
       <c r="BQ65" s="89"/>
       <c r="BR65" s="89"/>
       <c r="BS65" s="89"/>
       <c r="BT65" s="89"/>
@@ -30026,51 +30297,53 @@
       </c>
       <c r="W66" s="25" t="s">
         <v>29</v>
       </c>
       <c r="X66" s="25" t="s">
         <v>29</v>
       </c>
       <c r="Y66" s="25" t="s">
         <v>29</v>
       </c>
       <c r="Z66" s="40" t="s">
         <v>29</v>
       </c>
       <c r="AA66" s="40" t="s">
         <v>29</v>
       </c>
       <c r="AB66" s="40" t="s">
         <v>29</v>
       </c>
       <c r="AC66" s="40" t="s">
         <v>29</v>
       </c>
       <c r="AD66" s="40" t="s">
         <v>29</v>
       </c>
-      <c r="AE66" s="40"/>
+      <c r="AE66" s="40" t="s">
+        <v>29</v>
+      </c>
       <c r="AF66" s="40"/>
       <c r="AG66" s="40"/>
       <c r="AT66" s="89"/>
       <c r="AU66" s="89"/>
       <c r="AV66" s="89"/>
       <c r="AW66" s="89"/>
       <c r="AX66" s="89"/>
       <c r="AY66" s="89"/>
       <c r="AZ66" s="89"/>
       <c r="BA66" s="89"/>
       <c r="BB66" s="89"/>
       <c r="BC66" s="89"/>
       <c r="BD66" s="89"/>
       <c r="BE66" s="89"/>
       <c r="BF66" s="89"/>
       <c r="BG66" s="89"/>
       <c r="BH66" s="90"/>
       <c r="BI66" s="90"/>
       <c r="BJ66" s="90"/>
       <c r="BK66" s="90"/>
       <c r="BP66" s="89"/>
       <c r="BQ66" s="89"/>
       <c r="BR66" s="89"/>
       <c r="BS66" s="89"/>
       <c r="BT66" s="89"/>
@@ -30161,51 +30434,53 @@
       </c>
       <c r="W67" s="25" t="s">
         <v>29</v>
       </c>
       <c r="X67" s="25" t="s">
         <v>29</v>
       </c>
       <c r="Y67" s="25" t="s">
         <v>29</v>
       </c>
       <c r="Z67" s="40" t="s">
         <v>29</v>
       </c>
       <c r="AA67" s="40" t="s">
         <v>29</v>
       </c>
       <c r="AB67" s="40" t="s">
         <v>29</v>
       </c>
       <c r="AC67" s="40" t="s">
         <v>29</v>
       </c>
       <c r="AD67" s="40" t="s">
         <v>29</v>
       </c>
-      <c r="AE67" s="40"/>
+      <c r="AE67" s="40" t="s">
+        <v>29</v>
+      </c>
       <c r="AF67" s="40"/>
       <c r="AG67" s="40"/>
       <c r="AT67" s="89"/>
       <c r="AU67" s="89"/>
       <c r="AV67" s="89"/>
       <c r="AW67" s="89"/>
       <c r="AX67" s="89"/>
       <c r="AY67" s="89"/>
       <c r="AZ67" s="89"/>
       <c r="BA67" s="89"/>
       <c r="BB67" s="89"/>
       <c r="BC67" s="89"/>
       <c r="BD67" s="89"/>
       <c r="BE67" s="89"/>
       <c r="BF67" s="89"/>
       <c r="BG67" s="89"/>
       <c r="BH67" s="90"/>
       <c r="BI67" s="90"/>
       <c r="BJ67" s="90"/>
       <c r="BK67" s="90"/>
       <c r="BP67" s="89"/>
       <c r="BQ67" s="89"/>
       <c r="BR67" s="89"/>
       <c r="BS67" s="89"/>
       <c r="BT67" s="89"/>
@@ -30296,51 +30571,53 @@
       </c>
       <c r="W68" s="25" t="s">
         <v>29</v>
       </c>
       <c r="X68" s="25" t="s">
         <v>29</v>
       </c>
       <c r="Y68" s="25" t="s">
         <v>29</v>
       </c>
       <c r="Z68" s="40" t="s">
         <v>29</v>
       </c>
       <c r="AA68" s="40" t="s">
         <v>29</v>
       </c>
       <c r="AB68" s="40" t="s">
         <v>29</v>
       </c>
       <c r="AC68" s="40" t="s">
         <v>29</v>
       </c>
       <c r="AD68" s="40" t="s">
         <v>29</v>
       </c>
-      <c r="AE68" s="40"/>
+      <c r="AE68" s="40" t="s">
+        <v>29</v>
+      </c>
       <c r="AF68" s="40"/>
       <c r="AG68" s="40"/>
       <c r="AT68" s="89"/>
       <c r="AU68" s="89"/>
       <c r="AV68" s="89"/>
       <c r="AW68" s="89"/>
       <c r="AX68" s="89"/>
       <c r="AY68" s="89"/>
       <c r="AZ68" s="89"/>
       <c r="BA68" s="89"/>
       <c r="BB68" s="89"/>
       <c r="BC68" s="89"/>
       <c r="BD68" s="89"/>
       <c r="BE68" s="89"/>
       <c r="BF68" s="89"/>
       <c r="BG68" s="89"/>
       <c r="BH68" s="90"/>
       <c r="BI68" s="90"/>
       <c r="BJ68" s="90"/>
       <c r="BK68" s="90"/>
       <c r="BP68" s="89"/>
       <c r="BQ68" s="89"/>
       <c r="BR68" s="89"/>
       <c r="BS68" s="89"/>
       <c r="BT68" s="89"/>
@@ -30847,51 +31124,53 @@
       </c>
       <c r="AY74" s="25" t="s">
         <v>29</v>
       </c>
       <c r="AZ74" s="25" t="s">
         <v>29</v>
       </c>
       <c r="BA74" s="25" t="s">
         <v>29</v>
       </c>
       <c r="BB74" s="25" t="s">
         <v>29</v>
       </c>
       <c r="BC74" s="25" t="s">
         <v>29</v>
       </c>
       <c r="BD74" s="25" t="s">
         <v>29</v>
       </c>
       <c r="BE74" s="25" t="s">
         <v>29</v>
       </c>
       <c r="BF74" s="25" t="s">
         <v>29</v>
       </c>
-      <c r="BG74" s="96"/>
+      <c r="BG74" s="25" t="s">
+        <v>29</v>
+      </c>
       <c r="BH74" s="96"/>
       <c r="BI74" s="96"/>
       <c r="BJ74" s="96"/>
       <c r="BK74" s="96"/>
     </row>
     <row r="75" spans="1:89">
       <c r="A75" s="9" t="s">
         <v>136</v>
       </c>
       <c r="B75" s="70" t="s">
         <v>89</v>
       </c>
       <c r="C75" s="16" t="s">
         <v>3</v>
       </c>
       <c r="D75" s="25" t="s">
         <v>29</v>
       </c>
       <c r="E75" s="25" t="s">
         <v>29</v>
       </c>
       <c r="F75" s="25" t="s">
         <v>29</v>
       </c>
       <c r="G75" s="25" t="s">
@@ -31028,51 +31307,53 @@
       </c>
       <c r="AY75" s="25" t="s">
         <v>29</v>
       </c>
       <c r="AZ75" s="25" t="s">
         <v>29</v>
       </c>
       <c r="BA75" s="25" t="s">
         <v>29</v>
       </c>
       <c r="BB75" s="25" t="s">
         <v>29</v>
       </c>
       <c r="BC75" s="25" t="s">
         <v>29</v>
       </c>
       <c r="BD75" s="25" t="s">
         <v>29</v>
       </c>
       <c r="BE75" s="25" t="s">
         <v>29</v>
       </c>
       <c r="BF75" s="25" t="s">
         <v>29</v>
       </c>
-      <c r="BG75" s="96"/>
+      <c r="BG75" s="25" t="s">
+        <v>29</v>
+      </c>
       <c r="BH75" s="96"/>
       <c r="BI75" s="96"/>
       <c r="BJ75" s="96"/>
       <c r="BK75" s="96"/>
     </row>
     <row r="76" spans="1:89">
       <c r="A76" s="9" t="s">
         <v>137</v>
       </c>
       <c r="B76" s="70" t="s">
         <v>89</v>
       </c>
       <c r="C76" s="16" t="s">
         <v>3</v>
       </c>
       <c r="D76" s="25" t="s">
         <v>29</v>
       </c>
       <c r="E76" s="25" t="s">
         <v>29</v>
       </c>
       <c r="F76" s="25" t="s">
         <v>29</v>
       </c>
       <c r="G76" s="25" t="s">
@@ -31209,51 +31490,53 @@
       </c>
       <c r="AY76" s="25" t="s">
         <v>29</v>
       </c>
       <c r="AZ76" s="25" t="s">
         <v>29</v>
       </c>
       <c r="BA76" s="25" t="s">
         <v>29</v>
       </c>
       <c r="BB76" s="25" t="s">
         <v>29</v>
       </c>
       <c r="BC76" s="25" t="s">
         <v>29</v>
       </c>
       <c r="BD76" s="25" t="s">
         <v>29</v>
       </c>
       <c r="BE76" s="25" t="s">
         <v>29</v>
       </c>
       <c r="BF76" s="25" t="s">
         <v>29</v>
       </c>
-      <c r="BG76" s="96"/>
+      <c r="BG76" s="25" t="s">
+        <v>29</v>
+      </c>
       <c r="BH76" s="96"/>
       <c r="BI76" s="96"/>
       <c r="BJ76" s="96"/>
       <c r="BK76" s="96"/>
     </row>
     <row r="77" spans="1:89" s="77" customFormat="1">
       <c r="A77" s="78" t="s">
         <v>160</v>
       </c>
       <c r="B77" s="75"/>
       <c r="C77" s="75"/>
       <c r="D77" s="72"/>
       <c r="E77" s="72"/>
       <c r="F77" s="72"/>
       <c r="G77" s="72"/>
       <c r="H77" s="72"/>
       <c r="I77" s="72"/>
       <c r="J77" s="72"/>
       <c r="K77" s="72"/>
       <c r="L77" s="72"/>
       <c r="M77" s="72"/>
       <c r="N77" s="72"/>
       <c r="O77" s="72"/>
       <c r="P77" s="72"/>
       <c r="Q77" s="72"/>
@@ -31276,51 +31559,51 @@
       <c r="AH77" s="72"/>
       <c r="AI77" s="72"/>
       <c r="AJ77" s="72"/>
       <c r="AK77" s="72"/>
       <c r="AL77" s="72"/>
       <c r="AM77" s="72"/>
       <c r="AN77" s="72"/>
       <c r="AO77" s="72"/>
       <c r="AP77" s="72"/>
       <c r="AQ77" s="73"/>
       <c r="AR77" s="72"/>
       <c r="AS77" s="72"/>
       <c r="AT77" s="72"/>
       <c r="AU77" s="72"/>
       <c r="AV77" s="72"/>
       <c r="AW77" s="72"/>
       <c r="AX77" s="72"/>
       <c r="AY77" s="72"/>
       <c r="AZ77" s="72"/>
       <c r="BA77" s="72"/>
       <c r="BB77" s="72"/>
       <c r="BC77" s="72"/>
       <c r="BD77" s="72"/>
       <c r="BE77" s="72"/>
       <c r="BF77" s="72"/>
-      <c r="BG77" s="74"/>
+      <c r="BG77" s="72"/>
       <c r="BH77" s="76"/>
       <c r="BI77" s="76"/>
       <c r="BJ77" s="76"/>
       <c r="BK77" s="76"/>
     </row>
     <row r="78" spans="1:89" s="77" customFormat="1">
       <c r="A78" s="78" t="s">
         <v>167</v>
       </c>
       <c r="B78" s="75"/>
       <c r="C78" s="75"/>
       <c r="D78" s="72"/>
       <c r="E78" s="72"/>
       <c r="F78" s="72"/>
       <c r="G78" s="72"/>
       <c r="H78" s="72"/>
       <c r="I78" s="72"/>
       <c r="J78" s="72"/>
       <c r="K78" s="72"/>
       <c r="L78" s="72"/>
       <c r="M78" s="72"/>
       <c r="N78" s="72"/>
       <c r="O78" s="72"/>
       <c r="P78" s="72"/>
       <c r="Q78" s="72"/>
@@ -31471,51 +31754,53 @@
       </c>
       <c r="B82" s="70" t="s">
         <v>7</v>
       </c>
       <c r="C82" s="70" t="s">
         <v>2</v>
       </c>
       <c r="D82" s="3" t="s">
         <v>27</v>
       </c>
       <c r="E82" s="3" t="s">
         <v>27</v>
       </c>
       <c r="F82" s="3" t="s">
         <v>27</v>
       </c>
       <c r="G82" s="3" t="s">
         <v>27</v>
       </c>
       <c r="H82" s="3" t="s">
         <v>27</v>
       </c>
       <c r="I82" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="J82" s="96"/>
+      <c r="J82" s="3" t="s">
+        <v>27</v>
+      </c>
       <c r="K82" s="97"/>
       <c r="L82" s="91"/>
       <c r="M82" s="91"/>
       <c r="N82" s="91"/>
       <c r="O82" s="91"/>
       <c r="P82" s="91"/>
       <c r="Q82" s="91"/>
       <c r="R82" s="91"/>
       <c r="S82" s="91"/>
       <c r="T82" s="91"/>
       <c r="U82" s="91"/>
       <c r="V82" s="91"/>
       <c r="W82" s="91"/>
       <c r="X82" s="91"/>
       <c r="Y82" s="91"/>
       <c r="Z82" s="91"/>
       <c r="AA82" s="91"/>
       <c r="AB82" s="91"/>
       <c r="AC82" s="91"/>
       <c r="AD82" s="91"/>
       <c r="AE82" s="91"/>
       <c r="AF82" s="91"/>
       <c r="AG82" s="91"/>
       <c r="AH82" s="91"/>
       <c r="AI82" s="91"/>
@@ -31554,51 +31839,53 @@
       </c>
       <c r="B83" s="70" t="s">
         <v>7</v>
       </c>
       <c r="C83" s="70" t="s">
         <v>2</v>
       </c>
       <c r="D83" s="3" t="s">
         <v>27</v>
       </c>
       <c r="E83" s="3" t="s">
         <v>27</v>
       </c>
       <c r="F83" s="3" t="s">
         <v>27</v>
       </c>
       <c r="G83" s="3" t="s">
         <v>27</v>
       </c>
       <c r="H83" s="3" t="s">
         <v>27</v>
       </c>
       <c r="I83" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="J83" s="96"/>
+      <c r="J83" s="3" t="s">
+        <v>27</v>
+      </c>
       <c r="K83" s="97"/>
       <c r="L83" s="91"/>
       <c r="M83" s="91"/>
       <c r="N83" s="91"/>
       <c r="O83" s="91"/>
       <c r="P83" s="91"/>
       <c r="Q83" s="91"/>
       <c r="R83" s="91"/>
       <c r="S83" s="91"/>
       <c r="T83" s="91"/>
       <c r="U83" s="91"/>
       <c r="V83" s="91"/>
       <c r="W83" s="91"/>
       <c r="X83" s="91"/>
       <c r="Y83" s="91"/>
       <c r="Z83" s="91"/>
       <c r="AA83" s="91"/>
       <c r="AB83" s="91"/>
       <c r="AC83" s="91"/>
       <c r="AD83" s="91"/>
       <c r="AE83" s="91"/>
       <c r="AF83" s="91"/>
       <c r="AG83" s="91"/>
       <c r="AH83" s="91"/>
       <c r="AI83" s="91"/>
@@ -31637,51 +31924,53 @@
       </c>
       <c r="B84" s="70" t="s">
         <v>7</v>
       </c>
       <c r="C84" s="70" t="s">
         <v>2</v>
       </c>
       <c r="D84" s="3" t="s">
         <v>27</v>
       </c>
       <c r="E84" s="3" t="s">
         <v>27</v>
       </c>
       <c r="F84" s="3" t="s">
         <v>27</v>
       </c>
       <c r="G84" s="3" t="s">
         <v>27</v>
       </c>
       <c r="H84" s="3" t="s">
         <v>27</v>
       </c>
       <c r="I84" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="J84" s="96"/>
+      <c r="J84" s="3" t="s">
+        <v>27</v>
+      </c>
       <c r="K84" s="97"/>
       <c r="L84" s="91"/>
       <c r="M84" s="91"/>
       <c r="N84" s="91"/>
       <c r="O84" s="91"/>
       <c r="P84" s="91"/>
       <c r="Q84" s="91"/>
       <c r="R84" s="91"/>
       <c r="S84" s="91"/>
       <c r="T84" s="91"/>
       <c r="U84" s="91"/>
       <c r="V84" s="91"/>
       <c r="W84" s="91"/>
       <c r="X84" s="91"/>
       <c r="Y84" s="91"/>
       <c r="Z84" s="91"/>
       <c r="AA84" s="91"/>
       <c r="AB84" s="91"/>
       <c r="AC84" s="91"/>
       <c r="AD84" s="91"/>
       <c r="AE84" s="91"/>
       <c r="AF84" s="91"/>
       <c r="AG84" s="91"/>
       <c r="AH84" s="91"/>
       <c r="AI84" s="91"/>
@@ -31720,51 +32009,53 @@
       </c>
       <c r="B85" s="70" t="s">
         <v>7</v>
       </c>
       <c r="C85" s="70" t="s">
         <v>2</v>
       </c>
       <c r="D85" s="3" t="s">
         <v>27</v>
       </c>
       <c r="E85" s="3" t="s">
         <v>27</v>
       </c>
       <c r="F85" s="3" t="s">
         <v>27</v>
       </c>
       <c r="G85" s="3" t="s">
         <v>27</v>
       </c>
       <c r="H85" s="3" t="s">
         <v>27</v>
       </c>
       <c r="I85" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="J85" s="96"/>
+      <c r="J85" s="3" t="s">
+        <v>27</v>
+      </c>
       <c r="K85" s="97"/>
       <c r="L85" s="91"/>
       <c r="M85" s="91"/>
       <c r="N85" s="91"/>
       <c r="O85" s="91"/>
       <c r="P85" s="91"/>
       <c r="Q85" s="91"/>
       <c r="R85" s="91"/>
       <c r="S85" s="91"/>
       <c r="T85" s="91"/>
       <c r="U85" s="91"/>
       <c r="V85" s="91"/>
       <c r="W85" s="91"/>
       <c r="X85" s="91"/>
       <c r="Y85" s="91"/>
       <c r="Z85" s="91"/>
       <c r="AA85" s="91"/>
       <c r="AB85" s="91"/>
       <c r="AC85" s="91"/>
       <c r="AD85" s="91"/>
       <c r="AE85" s="91"/>
       <c r="AF85" s="91"/>
       <c r="AG85" s="91"/>
       <c r="AH85" s="91"/>
       <c r="AI85" s="91"/>
@@ -31803,51 +32094,53 @@
       </c>
       <c r="B86" s="70" t="s">
         <v>7</v>
       </c>
       <c r="C86" s="70" t="s">
         <v>2</v>
       </c>
       <c r="D86" s="3" t="s">
         <v>27</v>
       </c>
       <c r="E86" s="3" t="s">
         <v>27</v>
       </c>
       <c r="F86" s="3" t="s">
         <v>27</v>
       </c>
       <c r="G86" s="3" t="s">
         <v>27</v>
       </c>
       <c r="H86" s="3" t="s">
         <v>27</v>
       </c>
       <c r="I86" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="J86" s="96"/>
+      <c r="J86" s="3" t="s">
+        <v>27</v>
+      </c>
       <c r="K86" s="97"/>
       <c r="L86" s="91"/>
       <c r="M86" s="91"/>
       <c r="N86" s="91"/>
       <c r="O86" s="91"/>
       <c r="P86" s="91"/>
       <c r="Q86" s="91"/>
       <c r="R86" s="91"/>
       <c r="S86" s="91"/>
       <c r="T86" s="91"/>
       <c r="U86" s="91"/>
       <c r="V86" s="91"/>
       <c r="W86" s="91"/>
       <c r="X86" s="91"/>
       <c r="Y86" s="91"/>
       <c r="Z86" s="91"/>
       <c r="AA86" s="91"/>
       <c r="AB86" s="91"/>
       <c r="AC86" s="91"/>
       <c r="AD86" s="91"/>
       <c r="AE86" s="91"/>
       <c r="AF86" s="91"/>
       <c r="AG86" s="91"/>
       <c r="AH86" s="91"/>
       <c r="AI86" s="91"/>
@@ -31886,51 +32179,53 @@
       </c>
       <c r="B87" s="70" t="s">
         <v>7</v>
       </c>
       <c r="C87" s="70" t="s">
         <v>2</v>
       </c>
       <c r="D87" s="3" t="s">
         <v>27</v>
       </c>
       <c r="E87" s="3" t="s">
         <v>27</v>
       </c>
       <c r="F87" s="3" t="s">
         <v>27</v>
       </c>
       <c r="G87" s="3" t="s">
         <v>27</v>
       </c>
       <c r="H87" s="3" t="s">
         <v>27</v>
       </c>
       <c r="I87" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="J87" s="96"/>
+      <c r="J87" s="3" t="s">
+        <v>27</v>
+      </c>
       <c r="K87" s="97"/>
       <c r="L87" s="91"/>
       <c r="M87" s="91"/>
       <c r="N87" s="91"/>
       <c r="O87" s="91"/>
       <c r="P87" s="91"/>
       <c r="Q87" s="91"/>
       <c r="R87" s="91"/>
       <c r="S87" s="91"/>
       <c r="T87" s="91"/>
       <c r="U87" s="91"/>
       <c r="V87" s="91"/>
       <c r="W87" s="91"/>
       <c r="X87" s="91"/>
       <c r="Y87" s="91"/>
       <c r="Z87" s="91"/>
       <c r="AA87" s="91"/>
       <c r="AB87" s="91"/>
       <c r="AC87" s="91"/>
       <c r="AD87" s="91"/>
       <c r="AE87" s="91"/>
       <c r="AF87" s="91"/>
       <c r="AG87" s="91"/>
       <c r="AH87" s="91"/>
       <c r="AI87" s="91"/>
@@ -31969,51 +32264,53 @@
       </c>
       <c r="B88" s="70" t="s">
         <v>7</v>
       </c>
       <c r="C88" s="70" t="s">
         <v>2</v>
       </c>
       <c r="D88" s="3" t="s">
         <v>27</v>
       </c>
       <c r="E88" s="3" t="s">
         <v>27</v>
       </c>
       <c r="F88" s="3" t="s">
         <v>27</v>
       </c>
       <c r="G88" s="3" t="s">
         <v>27</v>
       </c>
       <c r="H88" s="3" t="s">
         <v>27</v>
       </c>
       <c r="I88" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="J88" s="96"/>
+      <c r="J88" s="3" t="s">
+        <v>27</v>
+      </c>
       <c r="K88" s="97"/>
       <c r="L88" s="91"/>
       <c r="M88" s="91"/>
       <c r="N88" s="91"/>
       <c r="O88" s="91"/>
       <c r="P88" s="91"/>
       <c r="Q88" s="91"/>
       <c r="R88" s="91"/>
       <c r="S88" s="91"/>
       <c r="T88" s="91"/>
       <c r="U88" s="91"/>
       <c r="V88" s="91"/>
       <c r="W88" s="91"/>
       <c r="X88" s="91"/>
       <c r="Y88" s="91"/>
       <c r="Z88" s="91"/>
       <c r="AA88" s="91"/>
       <c r="AB88" s="91"/>
       <c r="AC88" s="91"/>
       <c r="AD88" s="91"/>
       <c r="AE88" s="91"/>
       <c r="AF88" s="91"/>
       <c r="AG88" s="91"/>
       <c r="AH88" s="91"/>
       <c r="AI88" s="91"/>
@@ -32052,51 +32349,53 @@
       </c>
       <c r="B89" s="70" t="s">
         <v>7</v>
       </c>
       <c r="C89" s="70" t="s">
         <v>2</v>
       </c>
       <c r="D89" s="3" t="s">
         <v>27</v>
       </c>
       <c r="E89" s="3" t="s">
         <v>27</v>
       </c>
       <c r="F89" s="3" t="s">
         <v>27</v>
       </c>
       <c r="G89" s="3" t="s">
         <v>27</v>
       </c>
       <c r="H89" s="3" t="s">
         <v>27</v>
       </c>
       <c r="I89" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="J89" s="96"/>
+      <c r="J89" s="3" t="s">
+        <v>27</v>
+      </c>
       <c r="K89" s="97"/>
       <c r="L89" s="91"/>
       <c r="M89" s="91"/>
       <c r="N89" s="91"/>
       <c r="O89" s="91"/>
       <c r="P89" s="91"/>
       <c r="Q89" s="91"/>
       <c r="R89" s="91"/>
       <c r="S89" s="91"/>
       <c r="T89" s="91"/>
       <c r="U89" s="91"/>
       <c r="V89" s="91"/>
       <c r="W89" s="91"/>
       <c r="X89" s="91"/>
       <c r="Y89" s="91"/>
       <c r="Z89" s="91"/>
       <c r="AA89" s="91"/>
       <c r="AB89" s="91"/>
       <c r="AC89" s="91"/>
       <c r="AD89" s="91"/>
       <c r="AE89" s="91"/>
       <c r="AF89" s="91"/>
       <c r="AG89" s="91"/>
       <c r="AH89" s="91"/>
       <c r="AI89" s="91"/>
@@ -32135,51 +32434,53 @@
       </c>
       <c r="B90" s="70" t="s">
         <v>7</v>
       </c>
       <c r="C90" s="70" t="s">
         <v>2</v>
       </c>
       <c r="D90" s="3" t="s">
         <v>27</v>
       </c>
       <c r="E90" s="3" t="s">
         <v>27</v>
       </c>
       <c r="F90" s="3" t="s">
         <v>27</v>
       </c>
       <c r="G90" s="3" t="s">
         <v>27</v>
       </c>
       <c r="H90" s="3" t="s">
         <v>27</v>
       </c>
       <c r="I90" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="J90" s="96"/>
+      <c r="J90" s="3" t="s">
+        <v>27</v>
+      </c>
       <c r="K90" s="97"/>
       <c r="L90" s="91"/>
       <c r="M90" s="91"/>
       <c r="N90" s="91"/>
       <c r="O90" s="91"/>
       <c r="P90" s="91"/>
       <c r="Q90" s="91"/>
       <c r="R90" s="91"/>
       <c r="S90" s="91"/>
       <c r="T90" s="91"/>
       <c r="U90" s="91"/>
       <c r="V90" s="91"/>
       <c r="W90" s="91"/>
       <c r="X90" s="91"/>
       <c r="Y90" s="91"/>
       <c r="Z90" s="91"/>
       <c r="AA90" s="91"/>
       <c r="AB90" s="91"/>
       <c r="AC90" s="91"/>
       <c r="AD90" s="91"/>
       <c r="AE90" s="91"/>
       <c r="AF90" s="91"/>
       <c r="AG90" s="91"/>
       <c r="AH90" s="91"/>
       <c r="AI90" s="91"/>
@@ -32218,51 +32519,53 @@
       </c>
       <c r="B91" s="70" t="s">
         <v>7</v>
       </c>
       <c r="C91" s="70" t="s">
         <v>2</v>
       </c>
       <c r="D91" s="3" t="s">
         <v>27</v>
       </c>
       <c r="E91" s="3" t="s">
         <v>27</v>
       </c>
       <c r="F91" s="3" t="s">
         <v>27</v>
       </c>
       <c r="G91" s="3" t="s">
         <v>27</v>
       </c>
       <c r="H91" s="3" t="s">
         <v>27</v>
       </c>
       <c r="I91" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="J91" s="96"/>
+      <c r="J91" s="3" t="s">
+        <v>27</v>
+      </c>
       <c r="K91" s="97"/>
       <c r="L91" s="91"/>
       <c r="M91" s="91"/>
       <c r="N91" s="91"/>
       <c r="O91" s="91"/>
       <c r="P91" s="91"/>
       <c r="Q91" s="91"/>
       <c r="R91" s="91"/>
       <c r="S91" s="91"/>
       <c r="T91" s="91"/>
       <c r="U91" s="91"/>
       <c r="V91" s="91"/>
       <c r="W91" s="91"/>
       <c r="X91" s="91"/>
       <c r="Y91" s="91"/>
       <c r="Z91" s="91"/>
       <c r="AA91" s="91"/>
       <c r="AB91" s="91"/>
       <c r="AC91" s="91"/>
       <c r="AD91" s="91"/>
       <c r="AE91" s="91"/>
       <c r="AF91" s="91"/>
       <c r="AG91" s="91"/>
       <c r="AH91" s="91"/>
       <c r="AI91" s="91"/>
@@ -32301,51 +32604,53 @@
       </c>
       <c r="B92" s="70" t="s">
         <v>7</v>
       </c>
       <c r="C92" s="70" t="s">
         <v>2</v>
       </c>
       <c r="D92" s="3" t="s">
         <v>2</v>
       </c>
       <c r="E92" s="3" t="s">
         <v>2</v>
       </c>
       <c r="F92" s="3" t="s">
         <v>2</v>
       </c>
       <c r="G92" s="3" t="s">
         <v>2</v>
       </c>
       <c r="H92" s="3" t="s">
         <v>2</v>
       </c>
       <c r="I92" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="J92" s="96"/>
+      <c r="J92" s="3" t="s">
+        <v>2</v>
+      </c>
       <c r="K92" s="97"/>
       <c r="L92" s="91"/>
       <c r="M92" s="91"/>
       <c r="N92" s="91"/>
       <c r="O92" s="91"/>
       <c r="P92" s="91"/>
       <c r="Q92" s="91"/>
       <c r="R92" s="91"/>
       <c r="S92" s="91"/>
       <c r="T92" s="91"/>
       <c r="U92" s="91"/>
       <c r="V92" s="91"/>
       <c r="W92" s="91"/>
       <c r="X92" s="91"/>
       <c r="Y92" s="91"/>
       <c r="Z92" s="91"/>
       <c r="AA92" s="91"/>
       <c r="AB92" s="91"/>
       <c r="AC92" s="91"/>
       <c r="AD92" s="91"/>
       <c r="AE92" s="91"/>
       <c r="AF92" s="91"/>
       <c r="AG92" s="91"/>
       <c r="AH92" s="91"/>
       <c r="AI92" s="91"/>
@@ -32384,51 +32689,53 @@
       </c>
       <c r="B93" s="70" t="s">
         <v>7</v>
       </c>
       <c r="C93" s="70" t="s">
         <v>2</v>
       </c>
       <c r="D93" s="3" t="s">
         <v>2</v>
       </c>
       <c r="E93" s="3" t="s">
         <v>2</v>
       </c>
       <c r="F93" s="3" t="s">
         <v>2</v>
       </c>
       <c r="G93" s="3" t="s">
         <v>2</v>
       </c>
       <c r="H93" s="3" t="s">
         <v>2</v>
       </c>
       <c r="I93" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="J93" s="96"/>
+      <c r="J93" s="3" t="s">
+        <v>2</v>
+      </c>
       <c r="K93" s="97"/>
       <c r="L93" s="91"/>
       <c r="M93" s="91"/>
       <c r="N93" s="91"/>
       <c r="O93" s="91"/>
       <c r="P93" s="91"/>
       <c r="Q93" s="91"/>
       <c r="R93" s="91"/>
       <c r="S93" s="91"/>
       <c r="T93" s="91"/>
       <c r="U93" s="91"/>
       <c r="V93" s="91"/>
       <c r="W93" s="91"/>
       <c r="X93" s="91"/>
       <c r="Y93" s="91"/>
       <c r="Z93" s="91"/>
       <c r="AA93" s="91"/>
       <c r="AB93" s="91"/>
       <c r="AC93" s="91"/>
       <c r="AD93" s="91"/>
       <c r="AE93" s="91"/>
       <c r="AF93" s="91"/>
       <c r="AG93" s="91"/>
       <c r="AH93" s="91"/>
       <c r="AI93" s="91"/>
@@ -32467,51 +32774,53 @@
       </c>
       <c r="B94" s="70" t="s">
         <v>7</v>
       </c>
       <c r="C94" s="70" t="s">
         <v>2</v>
       </c>
       <c r="D94" s="3" t="s">
         <v>2</v>
       </c>
       <c r="E94" s="3" t="s">
         <v>2</v>
       </c>
       <c r="F94" s="3" t="s">
         <v>2</v>
       </c>
       <c r="G94" s="3" t="s">
         <v>2</v>
       </c>
       <c r="H94" s="3" t="s">
         <v>2</v>
       </c>
       <c r="I94" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="J94" s="96"/>
+      <c r="J94" s="3" t="s">
+        <v>2</v>
+      </c>
       <c r="K94" s="97"/>
       <c r="L94" s="91"/>
       <c r="M94" s="91"/>
       <c r="N94" s="91"/>
       <c r="O94" s="91"/>
       <c r="P94" s="91"/>
       <c r="Q94" s="91"/>
       <c r="R94" s="91"/>
       <c r="S94" s="91"/>
       <c r="T94" s="91"/>
       <c r="U94" s="91"/>
       <c r="V94" s="91"/>
       <c r="W94" s="91"/>
       <c r="X94" s="91"/>
       <c r="Y94" s="91"/>
       <c r="Z94" s="91"/>
       <c r="AA94" s="91"/>
       <c r="AB94" s="91"/>
       <c r="AC94" s="91"/>
       <c r="AD94" s="91"/>
       <c r="AE94" s="91"/>
       <c r="AF94" s="91"/>
       <c r="AG94" s="91"/>
       <c r="AH94" s="91"/>
       <c r="AI94" s="91"/>
@@ -32550,51 +32859,53 @@
       </c>
       <c r="B95" s="70" t="s">
         <v>7</v>
       </c>
       <c r="C95" s="70" t="s">
         <v>2</v>
       </c>
       <c r="D95" s="3" t="s">
         <v>2</v>
       </c>
       <c r="E95" s="3" t="s">
         <v>2</v>
       </c>
       <c r="F95" s="3" t="s">
         <v>2</v>
       </c>
       <c r="G95" s="3" t="s">
         <v>2</v>
       </c>
       <c r="H95" s="3" t="s">
         <v>2</v>
       </c>
       <c r="I95" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="J95" s="96"/>
+      <c r="J95" s="3" t="s">
+        <v>2</v>
+      </c>
       <c r="K95" s="97"/>
       <c r="L95" s="91"/>
       <c r="M95" s="91"/>
       <c r="N95" s="91"/>
       <c r="O95" s="91"/>
       <c r="P95" s="91"/>
       <c r="Q95" s="91"/>
       <c r="R95" s="91"/>
       <c r="S95" s="91"/>
       <c r="T95" s="91"/>
       <c r="U95" s="91"/>
       <c r="V95" s="91"/>
       <c r="W95" s="91"/>
       <c r="X95" s="91"/>
       <c r="Y95" s="91"/>
       <c r="Z95" s="91"/>
       <c r="AA95" s="91"/>
       <c r="AB95" s="91"/>
       <c r="AC95" s="91"/>
       <c r="AD95" s="91"/>
       <c r="AE95" s="91"/>
       <c r="AF95" s="91"/>
       <c r="AG95" s="91"/>
       <c r="AH95" s="91"/>
       <c r="AI95" s="91"/>